--- v0 (2026-01-27)
+++ v1 (2026-08-30)
@@ -1,140 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://entuedu-my.sharepoint.com/personal/ajktan_staff_main_ntu_edu_sg/Documents/MAE/Study Plan/AY2025-26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{7D86B7FC-3BA4-4966-8F91-C316A23F7002}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8B89E7A9-A2DF-4CEB-8B5D-D64DF871F9B2}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1585D5C8-A813-4F3A-B865-DB5A820C54CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2E191F12-0E7C-4BCC-B818-EC4F6A1EEAA3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{2E191F12-0E7C-4BCC-B818-EC4F6A1EEAA3}"/>
   </bookViews>
   <sheets>
     <sheet name="MEEC" sheetId="1" r:id="rId1"/>
+    <sheet name="MEEC (IDMS)" sheetId="2" r:id="rId2"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
+    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
+    <definedName name="_">[2]AERO!$G$3:$G$20</definedName>
+    <definedName name="__">[2]AERO!$B$3:$B$20</definedName>
+    <definedName name="___">[2]AERO!$G$24:$G$43</definedName>
+    <definedName name="_____">[2]AERO!$B$24:$B$43</definedName>
+    <definedName name="_7">[2]AERO!$G$63:$G$72</definedName>
+    <definedName name="_8">[2]AERO!$B$63:$B$72</definedName>
+    <definedName name="A">[2]AERO!$G$47:$G$60</definedName>
+    <definedName name="aero2_y2_au">[3]AERO2_2017!$G$10:$G$31</definedName>
+    <definedName name="aero2_y2_t">[3]AERO2_2017!$B$10:$B$31</definedName>
+    <definedName name="aero2_y3_au">[3]AERO2_2017!$G$35:$G$48</definedName>
+    <definedName name="aero2_y3_t">[3]AERO2_2017!$B$35:$B$48</definedName>
+    <definedName name="aero2_y4_au">[3]AERO2_2017!$G$52:$G$65</definedName>
+    <definedName name="aero2_y4_t">[3]AERO2_2017!$B$52:$B$65</definedName>
     <definedName name="ASDA">[1]AERO!$G$3:$G$20</definedName>
     <definedName name="ASDA1">[1]AERO!$B$3:$B$20</definedName>
+    <definedName name="B">[2]AERO!$B$47:$B$60</definedName>
     <definedName name="USP1A_AERO1_AU" localSheetId="0">[1]AERO!$G$3:$G$20</definedName>
+    <definedName name="USP1A_AERO1_AU" localSheetId="1">[1]AERO!$G$3:$G$20</definedName>
     <definedName name="USP1A_AERO1_AU">[2]AERO!$G$3:$G$20</definedName>
     <definedName name="USP1A_AERO1_T" localSheetId="0">[1]AERO!$B$3:$B$20</definedName>
+    <definedName name="USP1A_AERO1_T" localSheetId="1">[1]AERO!$B$3:$B$20</definedName>
     <definedName name="USP1A_AERO1_T">[2]AERO!$B$3:$B$20</definedName>
     <definedName name="USP1A_AERO2_AU" localSheetId="0">[1]AERO!$G$24:$G$43</definedName>
+    <definedName name="USP1A_AERO2_AU" localSheetId="1">[1]AERO!$G$24:$G$43</definedName>
     <definedName name="USP1A_AERO2_AU">[2]AERO!$G$24:$G$43</definedName>
     <definedName name="USP1A_AERO2_T" localSheetId="0">[1]AERO!$B$24:$B$43</definedName>
+    <definedName name="USP1A_AERO2_T" localSheetId="1">[1]AERO!$B$24:$B$43</definedName>
     <definedName name="USP1A_AERO2_T">[2]AERO!$B$24:$B$43</definedName>
     <definedName name="USP1A_AERO3_AU" localSheetId="0">[1]AERO!$G$47:$G$60</definedName>
+    <definedName name="USP1A_AERO3_AU" localSheetId="1">[1]AERO!$G$47:$G$60</definedName>
     <definedName name="USP1A_AERO3_AU">[2]AERO!$G$47:$G$60</definedName>
     <definedName name="USP1A_AERO3_T" localSheetId="0">[1]AERO!$B$47:$B$60</definedName>
+    <definedName name="USP1A_AERO3_T" localSheetId="1">[1]AERO!$B$47:$B$60</definedName>
     <definedName name="USP1A_AERO3_T">[2]AERO!$B$47:$B$60</definedName>
     <definedName name="USP1A_AERO4_AU" localSheetId="0">[1]AERO!$G$63:$G$72</definedName>
+    <definedName name="USP1A_AERO4_AU" localSheetId="1">[1]AERO!$G$63:$G$72</definedName>
     <definedName name="USP1A_AERO4_AU">[2]AERO!$G$63:$G$72</definedName>
     <definedName name="USP1A_AERO4_T" localSheetId="0">[1]AERO!$B$63:$B$72</definedName>
+    <definedName name="USP1A_AERO4_T" localSheetId="1">[1]AERO!$B$63:$B$72</definedName>
     <definedName name="USP1A_AERO4_T">[2]AERO!$B$63:$B$72</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G123" i="1" l="1"/>
+  <c r="G127" i="2" l="1"/>
+  <c r="G120" i="2"/>
+  <c r="G113" i="2"/>
+  <c r="G104" i="2"/>
+  <c r="G94" i="2"/>
+  <c r="G89" i="2"/>
+  <c r="G76" i="2"/>
+  <c r="G64" i="2"/>
+  <c r="G52" i="2"/>
+  <c r="E27" i="2"/>
+  <c r="D27" i="2"/>
+  <c r="I27" i="2" s="1"/>
+  <c r="E20" i="2"/>
+  <c r="D20" i="2"/>
+  <c r="C20" i="2"/>
+  <c r="G13" i="2"/>
+  <c r="F13" i="2"/>
+  <c r="E13" i="2"/>
+  <c r="D13" i="2"/>
+  <c r="C13" i="2"/>
+  <c r="I12" i="2"/>
+  <c r="I11" i="2"/>
+  <c r="B10" i="2"/>
+  <c r="I10" i="2" s="1"/>
+  <c r="B9" i="2"/>
+  <c r="I9" i="2" s="1"/>
+  <c r="G123" i="1"/>
   <c r="G113" i="1"/>
   <c r="G104" i="1"/>
   <c r="G94" i="1"/>
   <c r="G89" i="1"/>
   <c r="G76" i="1"/>
   <c r="G64" i="1"/>
   <c r="G52" i="1"/>
   <c r="I27" i="1"/>
   <c r="E27" i="1"/>
   <c r="D27" i="1"/>
   <c r="E20" i="1"/>
   <c r="D20" i="1"/>
   <c r="C20" i="1"/>
   <c r="G13" i="1"/>
   <c r="F13" i="1"/>
   <c r="E13" i="1"/>
   <c r="D13" i="1"/>
   <c r="C13" i="1"/>
   <c r="I12" i="1"/>
   <c r="I11" i="1"/>
   <c r="B10" i="1"/>
   <c r="I10" i="1" s="1"/>
   <c r="I9" i="1"/>
   <c r="B9" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="567" uniqueCount="186">
   <si>
     <t>AY2025-26 CURRICULUM FOR BACHELOR OF ENGINEERING (MECHANICAL ENGINEERING - MAINSTREAM)</t>
   </si>
   <si>
     <t>Double Degree Programme with BSocSci (Hons) in Economics (MEEC)</t>
   </si>
   <si>
     <t>(FIRST YEAR ADMISSION)</t>
   </si>
   <si>
     <t>SUMMARY OF ACADEMIC UNIT REQUIREMENT</t>
   </si>
   <si>
     <t>Year of Study</t>
   </si>
   <si>
     <t>Major Requirements</t>
   </si>
   <si>
     <t>Interdisciplinary Collaborative Core</t>
   </si>
   <si>
     <t>Broadening 
 &amp; Deepening Electives (BDE)</t>
   </si>
@@ -568,57 +620,138 @@
     <t>YEAR 5 SEMESTER 1</t>
   </si>
   <si>
     <t>Econ PE3XXX 3</t>
   </si>
   <si>
     <t>Econ PE3XXX 4</t>
   </si>
   <si>
     <t>Econ PE3XXX 5</t>
   </si>
   <si>
     <t>Econ PE3XXX 6</t>
   </si>
   <si>
     <t>Econ PE4XXX 2</t>
   </si>
   <si>
     <t>Econ PE4XXX 3</t>
   </si>
   <si>
     <t>YEAR 5 SEMESTER 2</t>
   </si>
   <si>
     <t>*  Students without 'A' Level Physics/Senior High School will take 'PH1012 Physics A' (4AU).</t>
+  </si>
+  <si>
+    <t>AY2026-27 CURRICULUM FOR BACHELOR OF ENGINEERING (MECHANICAL ENGINEERING - INTELLIGENT DESIGN MANUFACTURING STREAM)</t>
+  </si>
+  <si>
+    <t>*  Students without 'A' Level Physics will take 'PH1012 Physics A' (4AU).</t>
+  </si>
+  <si>
+    <t>MA2015</t>
+  </si>
+  <si>
+    <t>Design Thinking and Methods#</t>
+  </si>
+  <si>
+    <t>MA1603</t>
+  </si>
+  <si>
+    <t>Introduction to Embedded Systems</t>
+  </si>
+  <si>
+    <t>AY27 cohort to read in Year 1 Semester 2</t>
+  </si>
+  <si>
+    <t>MA3010</t>
+  </si>
+  <si>
+    <t>Thermodynamics &amp; Heat Transfer</t>
+  </si>
+  <si>
+    <t>MA4014</t>
+  </si>
+  <si>
+    <t>Intelligent Engineering Design#</t>
+  </si>
+  <si>
+    <t>YEAR 4 MPE</t>
+  </si>
+  <si>
+    <t>MA4829</t>
+  </si>
+  <si>
+    <t>Machine Intelligence</t>
+  </si>
+  <si>
+    <t>MA4830</t>
+  </si>
+  <si>
+    <t>Realtime Software for Mechatronics Systems</t>
+  </si>
+  <si>
+    <t>MA4831</t>
+  </si>
+  <si>
+    <t>Computer-Aided Engineering</t>
+  </si>
+  <si>
+    <t>MA4845</t>
+  </si>
+  <si>
+    <t>Additive Manufacturing#</t>
+  </si>
+  <si>
+    <t>MA4858</t>
+  </si>
+  <si>
+    <t>Product Innovation#</t>
+  </si>
+  <si>
+    <t>MA4884</t>
+  </si>
+  <si>
+    <t>Systems Thinking and Systems Engineering</t>
+  </si>
+  <si>
+    <t>MA4893</t>
+  </si>
+  <si>
+    <t>Cyber-Physical Systems and Integration#</t>
+  </si>
+  <si>
+    <t xml:space="preserve"># Tentative course title, pending submission of course proposal. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -633,72 +766,90 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0054A6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="23">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
@@ -932,56 +1083,93 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="110">
+  <cellXfs count="141">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1092,291 +1280,808 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...127 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{BB51781F-4EF3-4437-821E-37D8D32FDC99}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\download\AY2021-22%20AERO%20ME%20USP.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://entuedu.sharepoint.com/sites/MAEUGOFFICE/Shared%20Documents/General/ug/Curriculum/ICC/ICC_Updated%20June%202025/AY2021-22%20AERO%20ME%20USP.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://entuedu.sharepoint.com/abalone/NTU_2013_2014/Backup_28Oct2013/Curriculum/Admitted%20AY2017/AY1718%20AERO%20Poly%20(19%20Aug%202016).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="AU Requirement_USP"/>
       <sheetName val="AERO"/>
       <sheetName val="ME"/>
       <sheetName val="ME (DES)"/>
       <sheetName val="ME (RMS)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
-      <sheetData sheetId="1"/>
+      <sheetData sheetId="1">
+        <row r="3">
+          <cell r="B3" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G3">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="B4" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G4">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="G5">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="B6" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G6">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="B7" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G7">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="B8" t="str">
+            <v>UC</v>
+          </cell>
+          <cell r="G8">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="B9" t="str">
+            <v>UC</v>
+          </cell>
+          <cell r="G9">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="G10">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="B13" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G13">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="B14" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G14">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="B15" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G15">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="B16" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G16">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="B17" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G17">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="B18" t="str">
+            <v>UC</v>
+          </cell>
+          <cell r="G18">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="B19" t="str">
+            <v>UC</v>
+          </cell>
+          <cell r="G19">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="B20" t="str">
+            <v>CC</v>
+          </cell>
+          <cell r="G20">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="B24" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G24">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="B25" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G25">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="B26" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G26">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="B27" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G27">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="B28" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G28">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="B29" t="str">
+            <v>UPE</v>
+          </cell>
+          <cell r="G29">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="B30" t="str">
+            <v>UPE</v>
+          </cell>
+          <cell r="G30">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="B31" t="str">
+            <v>CC</v>
+          </cell>
+          <cell r="G31">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="G32">
+            <v>21</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="B35" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G35">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="36">
+          <cell r="B36" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G36">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="37">
+          <cell r="B37" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G37">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="38">
+          <cell r="B38" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G38">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="39">
+          <cell r="B39" t="str">
+            <v>UPE</v>
+          </cell>
+          <cell r="G39">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="B40" t="str">
+            <v>UPE</v>
+          </cell>
+          <cell r="G40">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="B41" t="str">
+            <v>FC</v>
+          </cell>
+          <cell r="G41">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="42">
+          <cell r="B42" t="str">
+            <v>CC</v>
+          </cell>
+          <cell r="G42">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="B47" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G47">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="B48" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G48">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="B49" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G49">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="B50" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G50">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="51">
+          <cell r="B51" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G51">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="52">
+          <cell r="B52" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G52">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="53">
+          <cell r="B53" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G53">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="54">
+          <cell r="G54">
+            <v>18</v>
+          </cell>
+        </row>
+        <row r="57">
+          <cell r="B57" t="str">
+            <v>FC</v>
+          </cell>
+          <cell r="G57">
+            <v>10</v>
+          </cell>
+        </row>
+        <row r="58">
+          <cell r="B58" t="str">
+            <v>BDE</v>
+          </cell>
+          <cell r="G58">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="59">
+          <cell r="B59" t="str">
+            <v>BDE</v>
+          </cell>
+          <cell r="G59">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="60">
+          <cell r="G60">
+            <v>16</v>
+          </cell>
+        </row>
+        <row r="63">
+          <cell r="B63" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G63">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="64">
+          <cell r="B64" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G64">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="65">
+          <cell r="B65" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G65">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="66">
+          <cell r="B66" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G66">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="67">
+          <cell r="B67" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G67">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="68">
+          <cell r="G68">
+            <v>16</v>
+          </cell>
+        </row>
+        <row r="71">
+          <cell r="B71" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G71">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="72">
+          <cell r="B72" t="str">
+            <v>PE</v>
+          </cell>
+          <cell r="G72">
+            <v>3</v>
+          </cell>
+        </row>
+      </sheetData>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="AU Requirement_USP"/>
       <sheetName val="AERO"/>
       <sheetName val="ME"/>
       <sheetName val="ME (DES)"/>
       <sheetName val="ME (RMS)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="AU Requirement"/>
+      <sheetName val="AERO2_2017"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1657,2101 +2362,2105 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ntu.edu.sg/ase/admissions/undergraduate-programmes/second-major-in-sustainability" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5672A8E-98F1-4ADF-A412-E2565B478162}">
   <dimension ref="A1:L130"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="13.140625" style="2" customWidth="1"/>
     <col min="7" max="8" width="6.7109375" style="17" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="17" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A1" s="100" t="s">
+      <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="100"/>
-[...6 lines deleted...]
-      <c r="I1" s="100"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="100"/>
-[...6 lines deleted...]
-      <c r="I2" s="100"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A3" s="100" t="s">
+      <c r="A3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="100"/>
-[...6 lines deleted...]
-      <c r="I3" s="100"/>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A5" s="65" t="s">
-[...9 lines deleted...]
-      <c r="I5" s="65"/>
+      <c r="A5" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
     </row>
     <row r="6" spans="1:12" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="101" t="s">
+      <c r="A6" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="103" t="s">
+      <c r="B6" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="104"/>
-      <c r="D6" s="103" t="s">
+      <c r="C6" s="57"/>
+      <c r="D6" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="105"/>
-[...1 lines deleted...]
-      <c r="G6" s="106" t="s">
+      <c r="E6" s="58"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="107"/>
-      <c r="I6" s="101" t="s">
+      <c r="H6" s="60"/>
+      <c r="I6" s="54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:12" s="4" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A7" s="102"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G7" s="108"/>
-[...1 lines deleted...]
-      <c r="I7" s="102"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="62"/>
+      <c r="I7" s="55"/>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" s="29">
         <v>1</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="29">
         <v>0</v>
       </c>
       <c r="D8" s="29">
         <v>6</v>
       </c>
       <c r="E8" s="31"/>
       <c r="F8" s="31"/>
-      <c r="G8" s="97"/>
-      <c r="H8" s="97"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="70"/>
       <c r="I8" s="32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" s="29">
         <v>2</v>
       </c>
       <c r="B9" s="30">
         <f>B16+B23</f>
         <v>30</v>
       </c>
       <c r="C9" s="29">
         <v>3</v>
       </c>
       <c r="D9" s="29">
         <v>8</v>
       </c>
       <c r="E9" s="31">
         <v>3</v>
       </c>
       <c r="F9" s="31"/>
-      <c r="G9" s="97"/>
-      <c r="H9" s="97"/>
+      <c r="G9" s="70"/>
+      <c r="H9" s="70"/>
       <c r="I9" s="32">
         <f>SUM(B9:H9)</f>
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" s="29">
         <v>3</v>
       </c>
       <c r="B10" s="30">
         <f>B17+B24</f>
         <v>19</v>
       </c>
       <c r="C10" s="30">
         <v>3</v>
       </c>
       <c r="D10" s="29"/>
       <c r="E10" s="31">
         <v>11</v>
       </c>
       <c r="F10" s="31"/>
-      <c r="G10" s="97"/>
-      <c r="H10" s="97"/>
+      <c r="G10" s="70"/>
+      <c r="H10" s="70"/>
       <c r="I10" s="32">
         <f t="shared" ref="I10" si="0">SUM(B10:H10)</f>
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" s="29">
         <v>4</v>
       </c>
       <c r="B11" s="30">
         <v>18</v>
       </c>
       <c r="C11" s="30">
         <v>13</v>
       </c>
       <c r="D11" s="29"/>
       <c r="E11" s="31">
         <v>2</v>
       </c>
       <c r="F11" s="31">
         <v>3</v>
       </c>
-      <c r="G11" s="97"/>
-      <c r="H11" s="97"/>
+      <c r="G11" s="70"/>
+      <c r="H11" s="70"/>
       <c r="I11" s="32">
         <f>SUM(B11:H11)</f>
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="29">
         <v>5</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="30">
         <v>20</v>
       </c>
       <c r="D12" s="29"/>
       <c r="E12" s="31"/>
       <c r="F12" s="31"/>
-      <c r="G12" s="97"/>
-      <c r="H12" s="97"/>
+      <c r="G12" s="70"/>
+      <c r="H12" s="70"/>
       <c r="I12" s="32">
         <f>SUM(B12:H12)</f>
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="33">
         <f>SUM(C6:C12)</f>
         <v>39</v>
       </c>
       <c r="D13" s="33">
         <f>SUM(D6:D12)</f>
         <v>14</v>
       </c>
       <c r="E13" s="33">
         <f>SUM(E6:E12)</f>
         <v>16</v>
       </c>
       <c r="F13" s="33">
         <f>SUM(F6:F12)</f>
         <v>3</v>
       </c>
-      <c r="G13" s="98">
+      <c r="G13" s="71">
         <f>SUM(G6:H12)</f>
         <v>0</v>
       </c>
-      <c r="H13" s="99"/>
+      <c r="H13" s="72"/>
       <c r="I13" s="34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A14" s="92" t="s">
+      <c r="A14" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="92"/>
-[...6 lines deleted...]
-      <c r="I14" s="92"/>
+      <c r="B14" s="63"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="63"/>
+      <c r="H14" s="63"/>
+      <c r="I14" s="63"/>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="35">
         <v>1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="36">
         <v>6</v>
       </c>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
-      <c r="G15" s="95"/>
-      <c r="H15" s="96"/>
+      <c r="G15" s="64"/>
+      <c r="H15" s="65"/>
       <c r="I15" s="38"/>
     </row>
     <row r="16" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="30">
         <v>2</v>
       </c>
       <c r="B16" s="7">
         <v>27</v>
       </c>
       <c r="C16" s="7"/>
       <c r="D16" s="36">
         <v>8</v>
       </c>
       <c r="E16" s="37">
         <v>3</v>
       </c>
       <c r="F16" s="37"/>
-      <c r="G16" s="89"/>
-      <c r="H16" s="90"/>
+      <c r="G16" s="66"/>
+      <c r="H16" s="67"/>
       <c r="I16" s="39"/>
-      <c r="K16" s="57"/>
-      <c r="L16" s="58"/>
+      <c r="K16" s="68"/>
+      <c r="L16" s="69"/>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="30">
         <v>3</v>
       </c>
       <c r="B17" s="7">
         <v>16</v>
       </c>
       <c r="C17" s="7"/>
       <c r="D17" s="36"/>
       <c r="E17" s="37">
         <v>11</v>
       </c>
       <c r="F17" s="37"/>
-      <c r="G17" s="89"/>
-      <c r="H17" s="90"/>
+      <c r="G17" s="66"/>
+      <c r="H17" s="67"/>
       <c r="I17" s="39"/>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="30">
         <v>4</v>
       </c>
       <c r="B18" s="7">
         <v>12</v>
       </c>
       <c r="C18" s="7">
         <v>6</v>
       </c>
       <c r="D18" s="36"/>
       <c r="E18" s="37">
         <v>2</v>
       </c>
       <c r="F18" s="37">
         <v>3</v>
       </c>
-      <c r="G18" s="89"/>
-      <c r="H18" s="90"/>
+      <c r="G18" s="66"/>
+      <c r="H18" s="67"/>
       <c r="I18" s="39"/>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="30">
         <v>5</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="9"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
-      <c r="G19" s="89"/>
-      <c r="H19" s="90"/>
+      <c r="G19" s="66"/>
+      <c r="H19" s="67"/>
       <c r="I19" s="39"/>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="8">
         <f>SUM(C15:C19)</f>
         <v>6</v>
       </c>
       <c r="D20" s="9">
         <f>SUM(D15:D19)</f>
         <v>14</v>
       </c>
       <c r="E20" s="41">
         <f t="shared" ref="E20" si="1">SUM(E15:E19)</f>
         <v>16</v>
       </c>
       <c r="F20" s="41">
         <v>3</v>
       </c>
-      <c r="G20" s="91">
+      <c r="G20" s="76">
         <v>18</v>
       </c>
-      <c r="H20" s="90"/>
+      <c r="H20" s="67"/>
       <c r="I20" s="42" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A21" s="92" t="s">
+      <c r="A21" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="92"/>
-[...6 lines deleted...]
-      <c r="I21" s="92"/>
+      <c r="B21" s="63"/>
+      <c r="C21" s="63"/>
+      <c r="D21" s="63"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="63"/>
+      <c r="G21" s="63"/>
+      <c r="H21" s="63"/>
+      <c r="I21" s="63"/>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" s="35">
         <v>1</v>
       </c>
       <c r="B22" s="30">
         <v>12</v>
       </c>
       <c r="C22" s="30"/>
       <c r="D22" s="43">
         <v>6</v>
       </c>
       <c r="E22" s="44"/>
       <c r="F22" s="44"/>
-      <c r="G22" s="93"/>
-      <c r="H22" s="94"/>
+      <c r="G22" s="77"/>
+      <c r="H22" s="78"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23" s="30">
         <v>2</v>
       </c>
       <c r="B23" s="30">
         <v>3</v>
       </c>
       <c r="C23" s="30">
         <v>3</v>
       </c>
       <c r="D23" s="46">
         <v>8</v>
       </c>
       <c r="E23" s="37">
         <v>3</v>
       </c>
       <c r="F23" s="37"/>
-      <c r="G23" s="87"/>
-      <c r="H23" s="88"/>
+      <c r="G23" s="79"/>
+      <c r="H23" s="80"/>
       <c r="I23" s="32"/>
     </row>
     <row r="24" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="30">
         <v>3</v>
       </c>
       <c r="B24" s="30">
         <v>3</v>
       </c>
       <c r="C24" s="30">
         <v>3</v>
       </c>
       <c r="D24" s="46"/>
       <c r="E24" s="37">
         <v>11</v>
       </c>
       <c r="F24" s="37"/>
-      <c r="G24" s="87"/>
-      <c r="H24" s="88"/>
+      <c r="G24" s="79"/>
+      <c r="H24" s="80"/>
       <c r="I24" s="32"/>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25" s="30">
         <v>4</v>
       </c>
       <c r="B25" s="30">
         <v>14</v>
       </c>
       <c r="C25" s="30">
         <v>7</v>
       </c>
       <c r="D25" s="46"/>
       <c r="E25" s="37">
         <v>2</v>
       </c>
       <c r="F25" s="37">
         <v>3</v>
       </c>
-      <c r="G25" s="87"/>
-      <c r="H25" s="88"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="80"/>
       <c r="I25" s="32"/>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26" s="30">
         <v>5</v>
       </c>
       <c r="B26" s="30"/>
       <c r="C26" s="30">
         <v>20</v>
       </c>
       <c r="D26" s="46"/>
       <c r="E26" s="44"/>
       <c r="F26" s="44"/>
-      <c r="G26" s="87"/>
-      <c r="H26" s="88"/>
+      <c r="G26" s="79"/>
+      <c r="H26" s="80"/>
       <c r="I26" s="32"/>
     </row>
     <row r="27" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="47" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="47">
         <v>32</v>
       </c>
       <c r="C27" s="47">
         <v>33</v>
       </c>
       <c r="D27" s="48">
         <f>SUM(D22:D26)</f>
         <v>14</v>
       </c>
       <c r="E27" s="49">
         <f t="shared" ref="E27" si="2">SUM(E22:E26)</f>
         <v>16</v>
       </c>
       <c r="F27" s="49">
         <v>3</v>
       </c>
-      <c r="G27" s="87">
+      <c r="G27" s="79">
         <v>27</v>
       </c>
-      <c r="H27" s="88"/>
+      <c r="H27" s="80"/>
       <c r="I27" s="47">
         <f>SUM(B27:H27)</f>
         <v>125</v>
       </c>
-      <c r="K27" s="57"/>
-      <c r="L27" s="58"/>
+      <c r="K27" s="68"/>
+      <c r="L27" s="69"/>
     </row>
     <row r="28" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>158</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="12"/>
       <c r="H28" s="12"/>
       <c r="I28" s="11"/>
       <c r="L28" s="2"/>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A30" s="65" t="s">
+      <c r="A30" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="65"/>
-[...6 lines deleted...]
-      <c r="I30" s="65"/>
+      <c r="B30" s="53"/>
+      <c r="C30" s="53"/>
+      <c r="D30" s="53"/>
+      <c r="E30" s="53"/>
+      <c r="F30" s="53"/>
+      <c r="G30" s="53"/>
+      <c r="H30" s="53"/>
+      <c r="I30" s="53"/>
     </row>
     <row r="31" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="54" t="s">
+      <c r="B31" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="55"/>
-[...1 lines deleted...]
-      <c r="E31" s="56"/>
+      <c r="C31" s="74"/>
+      <c r="D31" s="74"/>
+      <c r="E31" s="75"/>
       <c r="F31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="H31" s="54" t="s">
+      <c r="H31" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="I31" s="55"/>
-[...1 lines deleted...]
-      <c r="L31" s="58"/>
+      <c r="I31" s="74"/>
+      <c r="K31" s="68"/>
+      <c r="L31" s="69"/>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B32" s="60" t="s">
+      <c r="B32" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="61"/>
-[...1 lines deleted...]
-      <c r="E32" s="62"/>
+      <c r="C32" s="82"/>
+      <c r="D32" s="82"/>
+      <c r="E32" s="83"/>
       <c r="F32" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="7">
         <v>3</v>
       </c>
-      <c r="H32" s="52"/>
-      <c r="I32" s="53"/>
+      <c r="H32" s="84"/>
+      <c r="I32" s="85"/>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="B33" s="60" t="s">
+      <c r="B33" s="81" t="s">
         <v>34</v>
       </c>
-      <c r="C33" s="61"/>
-[...1 lines deleted...]
-      <c r="E33" s="62"/>
+      <c r="C33" s="82"/>
+      <c r="D33" s="82"/>
+      <c r="E33" s="83"/>
       <c r="F33" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="7">
         <v>3</v>
       </c>
-      <c r="H33" s="52" t="s">
+      <c r="H33" s="84" t="s">
         <v>35</v>
       </c>
-      <c r="I33" s="53"/>
+      <c r="I33" s="85"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B34" s="60" t="s">
+      <c r="B34" s="81" t="s">
         <v>37</v>
       </c>
-      <c r="C34" s="61"/>
-[...1 lines deleted...]
-      <c r="E34" s="62"/>
+      <c r="C34" s="82"/>
+      <c r="D34" s="82"/>
+      <c r="E34" s="83"/>
       <c r="F34" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G34" s="7">
         <v>1</v>
       </c>
-      <c r="H34" s="52"/>
-      <c r="I34" s="53"/>
+      <c r="H34" s="84"/>
+      <c r="I34" s="85"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B35" s="60" t="s">
+      <c r="B35" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="C35" s="61"/>
-[...1 lines deleted...]
-      <c r="E35" s="62"/>
+      <c r="C35" s="82"/>
+      <c r="D35" s="82"/>
+      <c r="E35" s="83"/>
       <c r="F35" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="7">
         <v>2</v>
       </c>
-      <c r="H35" s="52"/>
-      <c r="I35" s="53"/>
+      <c r="H35" s="84"/>
+      <c r="I35" s="85"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="60" t="s">
+      <c r="B36" s="81" t="s">
         <v>41</v>
       </c>
-      <c r="C36" s="61"/>
-[...1 lines deleted...]
-      <c r="E36" s="62"/>
+      <c r="C36" s="82"/>
+      <c r="D36" s="82"/>
+      <c r="E36" s="83"/>
       <c r="F36" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G36" s="7">
         <v>2</v>
       </c>
-      <c r="H36" s="52"/>
-      <c r="I36" s="53"/>
+      <c r="H36" s="84"/>
+      <c r="I36" s="85"/>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B37" s="60" t="s">
+      <c r="B37" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="C37" s="61"/>
-[...1 lines deleted...]
-      <c r="E37" s="62"/>
+      <c r="C37" s="82"/>
+      <c r="D37" s="82"/>
+      <c r="E37" s="83"/>
       <c r="F37" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G37" s="7">
         <v>2</v>
       </c>
-      <c r="H37" s="52"/>
-      <c r="I37" s="53"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="85"/>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="B38" s="60" t="s">
+      <c r="B38" s="81" t="s">
         <v>46</v>
       </c>
-      <c r="C38" s="61"/>
-[...1 lines deleted...]
-      <c r="E38" s="62"/>
+      <c r="C38" s="82"/>
+      <c r="D38" s="82"/>
+      <c r="E38" s="83"/>
       <c r="F38" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="7">
         <v>3</v>
       </c>
-      <c r="H38" s="52"/>
-      <c r="I38" s="53"/>
+      <c r="H38" s="84"/>
+      <c r="I38" s="85"/>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="85" t="s">
+      <c r="B39" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="C39" s="85"/>
-[...1 lines deleted...]
-      <c r="E39" s="85"/>
+      <c r="C39" s="86"/>
+      <c r="D39" s="86"/>
+      <c r="E39" s="86"/>
       <c r="F39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="19">
         <v>3</v>
       </c>
-      <c r="H39" s="86"/>
-      <c r="I39" s="85"/>
+      <c r="H39" s="87"/>
+      <c r="I39" s="86"/>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="B40" s="85" t="s">
+      <c r="B40" s="86" t="s">
         <v>50</v>
       </c>
-      <c r="C40" s="85"/>
-[...1 lines deleted...]
-      <c r="E40" s="85"/>
+      <c r="C40" s="86"/>
+      <c r="D40" s="86"/>
+      <c r="E40" s="86"/>
       <c r="F40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G40" s="19">
         <v>3</v>
       </c>
-      <c r="H40" s="86"/>
-      <c r="I40" s="85"/>
+      <c r="H40" s="87"/>
+      <c r="I40" s="86"/>
     </row>
     <row r="41" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8"/>
-      <c r="B41" s="60"/>
-[...2 lines deleted...]
-      <c r="E41" s="62"/>
+      <c r="B41" s="81"/>
+      <c r="C41" s="82"/>
+      <c r="D41" s="82"/>
+      <c r="E41" s="83"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="H41" s="52"/>
-      <c r="I41" s="53"/>
+      <c r="H41" s="84"/>
+      <c r="I41" s="85"/>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A43" s="65" t="s">
+      <c r="A43" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="B43" s="65"/>
-[...6 lines deleted...]
-      <c r="I43" s="65"/>
+      <c r="B43" s="53"/>
+      <c r="C43" s="53"/>
+      <c r="D43" s="53"/>
+      <c r="E43" s="53"/>
+      <c r="F43" s="53"/>
+      <c r="G43" s="53"/>
+      <c r="H43" s="53"/>
+      <c r="I43" s="53"/>
     </row>
     <row r="44" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B44" s="54" t="s">
+      <c r="B44" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C44" s="55"/>
-[...1 lines deleted...]
-      <c r="E44" s="56"/>
+      <c r="C44" s="74"/>
+      <c r="D44" s="74"/>
+      <c r="E44" s="75"/>
       <c r="F44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G44" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="H44" s="54" t="s">
+      <c r="H44" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="I44" s="55"/>
-[...1 lines deleted...]
-      <c r="L44" s="58"/>
+      <c r="I44" s="74"/>
+      <c r="K44" s="68"/>
+      <c r="L44" s="69"/>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="B45" s="60" t="s">
+      <c r="B45" s="81" t="s">
         <v>54</v>
       </c>
-      <c r="C45" s="61"/>
-[...1 lines deleted...]
-      <c r="E45" s="62"/>
+      <c r="C45" s="82"/>
+      <c r="D45" s="82"/>
+      <c r="E45" s="83"/>
       <c r="F45" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G45" s="7">
         <v>2</v>
       </c>
-      <c r="H45" s="52"/>
-      <c r="I45" s="53"/>
+      <c r="H45" s="84"/>
+      <c r="I45" s="85"/>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A46" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="B46" s="60" t="s">
+      <c r="B46" s="81" t="s">
         <v>56</v>
       </c>
-      <c r="C46" s="61"/>
-[...1 lines deleted...]
-      <c r="E46" s="62"/>
+      <c r="C46" s="82"/>
+      <c r="D46" s="82"/>
+      <c r="E46" s="83"/>
       <c r="F46" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G46" s="7">
         <v>3</v>
       </c>
-      <c r="H46" s="52"/>
-      <c r="I46" s="53"/>
+      <c r="H46" s="84"/>
+      <c r="I46" s="85"/>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A47" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B47" s="60" t="s">
+      <c r="B47" s="81" t="s">
         <v>58</v>
       </c>
-      <c r="C47" s="61"/>
-[...1 lines deleted...]
-      <c r="E47" s="62"/>
+      <c r="C47" s="82"/>
+      <c r="D47" s="82"/>
+      <c r="E47" s="83"/>
       <c r="F47" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G47" s="7">
         <v>3</v>
       </c>
-      <c r="H47" s="52" t="s">
+      <c r="H47" s="84" t="s">
         <v>59</v>
       </c>
-      <c r="I47" s="53"/>
+      <c r="I47" s="85"/>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="B48" s="60" t="s">
+      <c r="B48" s="81" t="s">
         <v>61</v>
       </c>
-      <c r="C48" s="61"/>
-[...1 lines deleted...]
-      <c r="E48" s="62"/>
+      <c r="C48" s="82"/>
+      <c r="D48" s="82"/>
+      <c r="E48" s="83"/>
       <c r="F48" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G48" s="7">
         <v>3</v>
       </c>
-      <c r="H48" s="52"/>
-      <c r="I48" s="53"/>
+      <c r="H48" s="84"/>
+      <c r="I48" s="85"/>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="B49" s="60" t="s">
+      <c r="B49" s="81" t="s">
         <v>63</v>
       </c>
-      <c r="C49" s="61"/>
-[...1 lines deleted...]
-      <c r="E49" s="62"/>
+      <c r="C49" s="82"/>
+      <c r="D49" s="82"/>
+      <c r="E49" s="83"/>
       <c r="F49" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G49" s="7">
         <v>3</v>
       </c>
-      <c r="H49" s="52"/>
-      <c r="I49" s="53"/>
+      <c r="H49" s="84"/>
+      <c r="I49" s="85"/>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="B50" s="60" t="s">
+      <c r="B50" s="81" t="s">
         <v>65</v>
       </c>
-      <c r="C50" s="61"/>
-[...1 lines deleted...]
-      <c r="E50" s="62"/>
+      <c r="C50" s="82"/>
+      <c r="D50" s="82"/>
+      <c r="E50" s="83"/>
       <c r="F50" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G50" s="7">
         <v>3</v>
       </c>
-      <c r="H50" s="52"/>
-      <c r="I50" s="53"/>
+      <c r="H50" s="84"/>
+      <c r="I50" s="85"/>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A51" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B51" s="60" t="s">
+      <c r="B51" s="81" t="s">
         <v>67</v>
       </c>
-      <c r="C51" s="61"/>
-[...1 lines deleted...]
-      <c r="E51" s="62"/>
+      <c r="C51" s="82"/>
+      <c r="D51" s="82"/>
+      <c r="E51" s="83"/>
       <c r="F51" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G51" s="7">
         <v>3</v>
       </c>
-      <c r="H51" s="52"/>
-      <c r="I51" s="53"/>
+      <c r="H51" s="84"/>
+      <c r="I51" s="85"/>
     </row>
     <row r="52" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="8"/>
-      <c r="B52" s="60"/>
-[...2 lines deleted...]
-      <c r="E52" s="62"/>
+      <c r="B52" s="81"/>
+      <c r="C52" s="82"/>
+      <c r="D52" s="82"/>
+      <c r="E52" s="83"/>
       <c r="F52" s="8"/>
       <c r="G52" s="8">
         <f>SUM(G45:G51)</f>
         <v>20</v>
       </c>
-      <c r="H52" s="52"/>
-      <c r="I52" s="53"/>
+      <c r="H52" s="84"/>
+      <c r="I52" s="85"/>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A54" s="65" t="s">
+      <c r="A54" s="53" t="s">
         <v>68</v>
       </c>
-      <c r="B54" s="65"/>
-[...6 lines deleted...]
-      <c r="I54" s="65"/>
+      <c r="B54" s="53"/>
+      <c r="C54" s="53"/>
+      <c r="D54" s="53"/>
+      <c r="E54" s="53"/>
+      <c r="F54" s="53"/>
+      <c r="G54" s="53"/>
+      <c r="H54" s="53"/>
+      <c r="I54" s="53"/>
     </row>
     <row r="55" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B55" s="54" t="s">
+      <c r="B55" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C55" s="55"/>
-[...1 lines deleted...]
-      <c r="E55" s="56"/>
+      <c r="C55" s="74"/>
+      <c r="D55" s="74"/>
+      <c r="E55" s="75"/>
       <c r="F55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G55" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="H55" s="54" t="s">
+      <c r="H55" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="I55" s="55"/>
-[...1 lines deleted...]
-      <c r="L55" s="58"/>
+      <c r="I55" s="74"/>
+      <c r="K55" s="68"/>
+      <c r="L55" s="69"/>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="B56" s="60" t="s">
+      <c r="B56" s="81" t="s">
         <v>70</v>
       </c>
-      <c r="C56" s="61"/>
-[...1 lines deleted...]
-      <c r="E56" s="62"/>
+      <c r="C56" s="82"/>
+      <c r="D56" s="82"/>
+      <c r="E56" s="83"/>
       <c r="F56" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G56" s="7">
         <v>3</v>
       </c>
-      <c r="H56" s="52"/>
-      <c r="I56" s="53"/>
+      <c r="H56" s="84"/>
+      <c r="I56" s="85"/>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A57" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B57" s="60" t="s">
+      <c r="B57" s="81" t="s">
         <v>72</v>
       </c>
-      <c r="C57" s="61"/>
-[...1 lines deleted...]
-      <c r="E57" s="62"/>
+      <c r="C57" s="82"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="83"/>
       <c r="F57" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G57" s="7">
         <v>3</v>
       </c>
-      <c r="H57" s="52"/>
-      <c r="I57" s="53"/>
+      <c r="H57" s="84"/>
+      <c r="I57" s="85"/>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A58" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="B58" s="60" t="s">
+      <c r="B58" s="81" t="s">
         <v>74</v>
       </c>
-      <c r="C58" s="61"/>
-[...1 lines deleted...]
-      <c r="E58" s="62"/>
+      <c r="C58" s="82"/>
+      <c r="D58" s="82"/>
+      <c r="E58" s="83"/>
       <c r="F58" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G58" s="7">
         <v>3</v>
       </c>
-      <c r="H58" s="52" t="s">
+      <c r="H58" s="84" t="s">
         <v>75</v>
       </c>
-      <c r="I58" s="53"/>
+      <c r="I58" s="85"/>
     </row>
     <row r="59" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A59" s="36" t="s">
         <v>76</v>
       </c>
-      <c r="B59" s="78" t="s">
+      <c r="B59" s="88" t="s">
         <v>77</v>
       </c>
-      <c r="C59" s="78"/>
-[...1 lines deleted...]
-      <c r="E59" s="78"/>
+      <c r="C59" s="88"/>
+      <c r="D59" s="88"/>
+      <c r="E59" s="88"/>
       <c r="F59" s="50" t="s">
         <v>32</v>
       </c>
       <c r="G59" s="50">
         <v>3</v>
       </c>
-      <c r="H59" s="79"/>
-      <c r="I59" s="78"/>
+      <c r="H59" s="89"/>
+      <c r="I59" s="88"/>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A60" s="36" t="s">
         <v>78</v>
       </c>
-      <c r="B60" s="78" t="s">
+      <c r="B60" s="88" t="s">
         <v>79</v>
       </c>
-      <c r="C60" s="78"/>
-[...1 lines deleted...]
-      <c r="E60" s="78"/>
+      <c r="C60" s="88"/>
+      <c r="D60" s="88"/>
+      <c r="E60" s="88"/>
       <c r="F60" s="50" t="s">
         <v>32</v>
       </c>
       <c r="G60" s="50">
         <v>1</v>
       </c>
-      <c r="H60" s="79"/>
-      <c r="I60" s="78"/>
+      <c r="H60" s="89"/>
+      <c r="I60" s="88"/>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B61" s="80" t="s">
+      <c r="B61" s="90" t="s">
         <v>81</v>
       </c>
-      <c r="C61" s="81"/>
-[...1 lines deleted...]
-      <c r="E61" s="82"/>
+      <c r="C61" s="91"/>
+      <c r="D61" s="91"/>
+      <c r="E61" s="92"/>
       <c r="F61" s="51" t="s">
         <v>42</v>
       </c>
       <c r="G61" s="51">
         <v>3</v>
       </c>
-      <c r="H61" s="83"/>
-      <c r="I61" s="84"/>
+      <c r="H61" s="93"/>
+      <c r="I61" s="94"/>
     </row>
     <row r="62" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A62" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="B62" s="60" t="s">
+      <c r="B62" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="C62" s="61"/>
-[...1 lines deleted...]
-      <c r="E62" s="62"/>
+      <c r="C62" s="82"/>
+      <c r="D62" s="82"/>
+      <c r="E62" s="83"/>
       <c r="F62" s="7" t="s">
         <v>84</v>
       </c>
       <c r="G62" s="7">
         <v>3</v>
       </c>
-      <c r="H62" s="52"/>
-      <c r="I62" s="53"/>
+      <c r="H62" s="84"/>
+      <c r="I62" s="85"/>
     </row>
     <row r="63" spans="1:12" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="B63" s="60" t="s">
+      <c r="B63" s="81" t="s">
         <v>86</v>
       </c>
-      <c r="C63" s="61"/>
-[...1 lines deleted...]
-      <c r="E63" s="62"/>
+      <c r="C63" s="82"/>
+      <c r="D63" s="82"/>
+      <c r="E63" s="83"/>
       <c r="F63" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G63" s="7">
         <v>3</v>
       </c>
-      <c r="H63" s="52"/>
-      <c r="I63" s="53"/>
+      <c r="H63" s="84"/>
+      <c r="I63" s="85"/>
     </row>
     <row r="64" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="8"/>
-      <c r="B64" s="60"/>
-[...2 lines deleted...]
-      <c r="E64" s="62"/>
+      <c r="B64" s="81"/>
+      <c r="C64" s="82"/>
+      <c r="D64" s="82"/>
+      <c r="E64" s="83"/>
       <c r="F64" s="8"/>
       <c r="G64" s="8">
         <f>SUM(G56:G63)</f>
         <v>22</v>
       </c>
-      <c r="H64" s="52"/>
-      <c r="I64" s="53"/>
+      <c r="H64" s="84"/>
+      <c r="I64" s="85"/>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A66" s="65" t="s">
+      <c r="A66" s="53" t="s">
         <v>87</v>
       </c>
-      <c r="B66" s="65"/>
-[...6 lines deleted...]
-      <c r="I66" s="65"/>
+      <c r="B66" s="53"/>
+      <c r="C66" s="53"/>
+      <c r="D66" s="53"/>
+      <c r="E66" s="53"/>
+      <c r="F66" s="53"/>
+      <c r="G66" s="53"/>
+      <c r="H66" s="53"/>
+      <c r="I66" s="53"/>
     </row>
     <row r="67" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B67" s="54" t="s">
+      <c r="B67" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C67" s="55"/>
-[...1 lines deleted...]
-      <c r="E67" s="56"/>
+      <c r="C67" s="74"/>
+      <c r="D67" s="74"/>
+      <c r="E67" s="75"/>
       <c r="F67" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G67" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="H67" s="54" t="s">
+      <c r="H67" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="I67" s="55"/>
-[...1 lines deleted...]
-      <c r="L67" s="58"/>
+      <c r="I67" s="74"/>
+      <c r="K67" s="68"/>
+      <c r="L67" s="69"/>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A68" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="B68" s="60" t="s">
+      <c r="B68" s="81" t="s">
         <v>89</v>
       </c>
-      <c r="C68" s="61"/>
-[...1 lines deleted...]
-      <c r="E68" s="62"/>
+      <c r="C68" s="82"/>
+      <c r="D68" s="82"/>
+      <c r="E68" s="83"/>
       <c r="F68" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G68" s="7">
         <v>3</v>
       </c>
-      <c r="H68" s="52"/>
-      <c r="I68" s="53"/>
+      <c r="H68" s="84"/>
+      <c r="I68" s="85"/>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A69" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="B69" s="73" t="s">
+      <c r="B69" s="95" t="s">
         <v>91</v>
       </c>
-      <c r="C69" s="74"/>
-[...1 lines deleted...]
-      <c r="E69" s="75"/>
+      <c r="C69" s="96"/>
+      <c r="D69" s="96"/>
+      <c r="E69" s="97"/>
       <c r="F69" s="20" t="s">
         <v>32</v>
       </c>
       <c r="G69" s="20">
         <v>3</v>
       </c>
-      <c r="H69" s="76" t="s">
+      <c r="H69" s="98" t="s">
         <v>45</v>
       </c>
-      <c r="I69" s="77"/>
+      <c r="I69" s="99"/>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="B70" s="60" t="s">
+      <c r="B70" s="81" t="s">
         <v>93</v>
       </c>
-      <c r="C70" s="61"/>
-[...1 lines deleted...]
-      <c r="E70" s="62"/>
+      <c r="C70" s="82"/>
+      <c r="D70" s="82"/>
+      <c r="E70" s="83"/>
       <c r="F70" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G70" s="7">
         <v>2</v>
       </c>
-      <c r="H70" s="52" t="s">
+      <c r="H70" s="84" t="s">
         <v>94</v>
       </c>
-      <c r="I70" s="53"/>
+      <c r="I70" s="85"/>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A71" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="B71" s="60" t="s">
+      <c r="B71" s="81" t="s">
         <v>96</v>
       </c>
-      <c r="C71" s="61"/>
-[...1 lines deleted...]
-      <c r="E71" s="62"/>
+      <c r="C71" s="82"/>
+      <c r="D71" s="82"/>
+      <c r="E71" s="83"/>
       <c r="F71" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G71" s="7">
         <v>3</v>
       </c>
-      <c r="H71" s="52" t="s">
+      <c r="H71" s="84" t="s">
         <v>62</v>
       </c>
-      <c r="I71" s="53"/>
+      <c r="I71" s="85"/>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A72" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="B72" s="60" t="s">
+      <c r="B72" s="81" t="s">
         <v>98</v>
       </c>
-      <c r="C72" s="61"/>
-[...1 lines deleted...]
-      <c r="E72" s="62"/>
+      <c r="C72" s="82"/>
+      <c r="D72" s="82"/>
+      <c r="E72" s="83"/>
       <c r="F72" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G72" s="7">
         <v>3</v>
       </c>
-      <c r="H72" s="52" t="s">
+      <c r="H72" s="84" t="s">
         <v>45</v>
       </c>
-      <c r="I72" s="53"/>
+      <c r="I72" s="85"/>
     </row>
     <row r="73" spans="1:12" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="B73" s="60" t="s">
+      <c r="B73" s="81" t="s">
         <v>100</v>
       </c>
-      <c r="C73" s="61"/>
-[...1 lines deleted...]
-      <c r="E73" s="62"/>
+      <c r="C73" s="82"/>
+      <c r="D73" s="82"/>
+      <c r="E73" s="83"/>
       <c r="F73" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G73" s="7">
         <v>3</v>
       </c>
-      <c r="H73" s="52"/>
-      <c r="I73" s="53"/>
+      <c r="H73" s="84"/>
+      <c r="I73" s="85"/>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A74" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="B74" s="68" t="s">
+      <c r="B74" s="100" t="s">
         <v>102</v>
       </c>
-      <c r="C74" s="69"/>
-[...1 lines deleted...]
-      <c r="E74" s="70"/>
+      <c r="C74" s="101"/>
+      <c r="D74" s="101"/>
+      <c r="E74" s="102"/>
       <c r="F74" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G74" s="7">
         <v>2</v>
       </c>
-      <c r="H74" s="71"/>
-      <c r="I74" s="72"/>
+      <c r="H74" s="103"/>
+      <c r="I74" s="104"/>
     </row>
     <row r="75" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A75" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B75" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C75" s="15"/>
       <c r="D75" s="15"/>
       <c r="E75" s="16"/>
       <c r="F75" s="7" t="s">
         <v>105</v>
       </c>
       <c r="G75" s="7">
         <v>3</v>
       </c>
-      <c r="H75" s="52"/>
-      <c r="I75" s="53"/>
+      <c r="H75" s="84"/>
+      <c r="I75" s="85"/>
     </row>
     <row r="76" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="8"/>
-      <c r="B76" s="60"/>
-[...2 lines deleted...]
-      <c r="E76" s="62"/>
+      <c r="B76" s="81"/>
+      <c r="C76" s="82"/>
+      <c r="D76" s="82"/>
+      <c r="E76" s="83"/>
       <c r="F76" s="8"/>
       <c r="G76" s="8">
         <f>SUM(G68:G75)</f>
         <v>22</v>
       </c>
-      <c r="H76" s="52"/>
-      <c r="I76" s="53"/>
+      <c r="H76" s="84"/>
+      <c r="I76" s="85"/>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A78" s="65" t="s">
+      <c r="A78" s="53" t="s">
         <v>106</v>
       </c>
-      <c r="B78" s="65"/>
-[...6 lines deleted...]
-      <c r="I78" s="65"/>
+      <c r="B78" s="53"/>
+      <c r="C78" s="53"/>
+      <c r="D78" s="53"/>
+      <c r="E78" s="53"/>
+      <c r="F78" s="53"/>
+      <c r="G78" s="53"/>
+      <c r="H78" s="53"/>
+      <c r="I78" s="53"/>
     </row>
     <row r="79" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B79" s="54" t="s">
+      <c r="B79" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C79" s="55"/>
-[...1 lines deleted...]
-      <c r="E79" s="56"/>
+      <c r="C79" s="74"/>
+      <c r="D79" s="74"/>
+      <c r="E79" s="75"/>
       <c r="F79" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G79" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="H79" s="54" t="s">
+      <c r="H79" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="I79" s="55"/>
-[...1 lines deleted...]
-      <c r="L79" s="58"/>
+      <c r="I79" s="74"/>
+      <c r="K79" s="68"/>
+      <c r="L79" s="69"/>
     </row>
     <row r="80" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A80" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="B80" s="60" t="s">
+      <c r="B80" s="81" t="s">
         <v>108</v>
       </c>
-      <c r="C80" s="61"/>
-[...1 lines deleted...]
-      <c r="E80" s="62"/>
+      <c r="C80" s="82"/>
+      <c r="D80" s="82"/>
+      <c r="E80" s="83"/>
       <c r="F80" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G80" s="7">
         <v>3</v>
       </c>
-      <c r="H80" s="52" t="s">
+      <c r="H80" s="84" t="s">
         <v>109</v>
       </c>
-      <c r="I80" s="53"/>
+      <c r="I80" s="85"/>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A81" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="B81" s="60" t="s">
+      <c r="B81" s="81" t="s">
         <v>111</v>
       </c>
-      <c r="C81" s="61"/>
-[...1 lines deleted...]
-      <c r="E81" s="62"/>
+      <c r="C81" s="82"/>
+      <c r="D81" s="82"/>
+      <c r="E81" s="83"/>
       <c r="F81" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G81" s="7">
         <v>3</v>
       </c>
-      <c r="H81" s="52" t="s">
+      <c r="H81" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="I81" s="53"/>
+      <c r="I81" s="85"/>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A82" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="B82" s="60" t="s">
+      <c r="B82" s="81" t="s">
         <v>113</v>
       </c>
-      <c r="C82" s="61"/>
-[...1 lines deleted...]
-      <c r="E82" s="62"/>
+      <c r="C82" s="82"/>
+      <c r="D82" s="82"/>
+      <c r="E82" s="83"/>
       <c r="F82" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G82" s="7">
         <v>3</v>
       </c>
-      <c r="H82" s="52" t="s">
+      <c r="H82" s="84" t="s">
         <v>75</v>
       </c>
-      <c r="I82" s="53"/>
+      <c r="I82" s="85"/>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A83" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="B83" s="60" t="s">
+      <c r="B83" s="81" t="s">
         <v>115</v>
       </c>
-      <c r="C83" s="61"/>
-[...1 lines deleted...]
-      <c r="E83" s="62"/>
+      <c r="C83" s="82"/>
+      <c r="D83" s="82"/>
+      <c r="E83" s="83"/>
       <c r="F83" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G83" s="7">
         <v>3</v>
       </c>
-      <c r="H83" s="52" t="s">
+      <c r="H83" s="84" t="s">
         <v>116</v>
       </c>
-      <c r="I83" s="53"/>
+      <c r="I83" s="85"/>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A84" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="B84" s="60" t="s">
+      <c r="B84" s="81" t="s">
         <v>118</v>
       </c>
-      <c r="C84" s="61"/>
-[...1 lines deleted...]
-      <c r="E84" s="62"/>
+      <c r="C84" s="82"/>
+      <c r="D84" s="82"/>
+      <c r="E84" s="83"/>
       <c r="F84" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G84" s="7">
         <v>1</v>
       </c>
-      <c r="H84" s="52"/>
-      <c r="I84" s="53"/>
+      <c r="H84" s="84"/>
+      <c r="I84" s="85"/>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A85" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="B85" s="60" t="s">
+      <c r="B85" s="81" t="s">
         <v>120</v>
       </c>
-      <c r="C85" s="61"/>
-[...1 lines deleted...]
-      <c r="E85" s="62"/>
+      <c r="C85" s="82"/>
+      <c r="D85" s="82"/>
+      <c r="E85" s="83"/>
       <c r="F85" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G85" s="7">
         <v>3</v>
       </c>
-      <c r="H85" s="52" t="s">
+      <c r="H85" s="84" t="s">
         <v>97</v>
       </c>
-      <c r="I85" s="53"/>
+      <c r="I85" s="85"/>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A86" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="B86" s="60" t="s">
+      <c r="B86" s="81" t="s">
         <v>122</v>
       </c>
-      <c r="C86" s="61"/>
-[...1 lines deleted...]
-      <c r="E86" s="62"/>
+      <c r="C86" s="82"/>
+      <c r="D86" s="82"/>
+      <c r="E86" s="83"/>
       <c r="F86" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G86" s="7">
         <v>3</v>
       </c>
-      <c r="H86" s="52"/>
-      <c r="I86" s="53"/>
+      <c r="H86" s="84"/>
+      <c r="I86" s="85"/>
     </row>
     <row r="87" spans="1:12" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="7"/>
       <c r="B87" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
       <c r="E87" s="16"/>
       <c r="F87" s="7" t="s">
         <v>105</v>
       </c>
       <c r="G87" s="7">
         <v>3</v>
       </c>
-      <c r="H87" s="52"/>
-      <c r="I87" s="53"/>
+      <c r="H87" s="84"/>
+      <c r="I87" s="85"/>
     </row>
     <row r="88" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A88" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="B88" s="60" t="s">
+      <c r="B88" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="C88" s="61"/>
-[...1 lines deleted...]
-      <c r="E88" s="62"/>
+      <c r="C88" s="82"/>
+      <c r="D88" s="82"/>
+      <c r="E88" s="83"/>
       <c r="F88" s="7" t="s">
         <v>84</v>
       </c>
       <c r="G88" s="7">
         <v>1</v>
       </c>
-      <c r="H88" s="52"/>
-      <c r="I88" s="53"/>
+      <c r="H88" s="84"/>
+      <c r="I88" s="85"/>
     </row>
     <row r="89" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="8"/>
-      <c r="B89" s="60"/>
-[...2 lines deleted...]
-      <c r="E89" s="62"/>
+      <c r="B89" s="81"/>
+      <c r="C89" s="82"/>
+      <c r="D89" s="82"/>
+      <c r="E89" s="83"/>
       <c r="F89" s="8"/>
       <c r="G89" s="8">
         <f>SUM(G80:G88)</f>
         <v>23</v>
       </c>
-      <c r="H89" s="52"/>
-      <c r="I89" s="53"/>
+      <c r="H89" s="84"/>
+      <c r="I89" s="85"/>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A91" s="65" t="s">
+      <c r="A91" s="53" t="s">
         <v>126</v>
       </c>
-      <c r="B91" s="65"/>
-[...6 lines deleted...]
-      <c r="I91" s="65"/>
+      <c r="B91" s="53"/>
+      <c r="C91" s="53"/>
+      <c r="D91" s="53"/>
+      <c r="E91" s="53"/>
+      <c r="F91" s="53"/>
+      <c r="G91" s="53"/>
+      <c r="H91" s="53"/>
+      <c r="I91" s="53"/>
     </row>
     <row r="92" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B92" s="54" t="s">
+      <c r="B92" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C92" s="55"/>
-[...1 lines deleted...]
-      <c r="E92" s="56"/>
+      <c r="C92" s="74"/>
+      <c r="D92" s="74"/>
+      <c r="E92" s="75"/>
       <c r="F92" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G92" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="H92" s="54" t="s">
+      <c r="H92" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="I92" s="55"/>
-[...1 lines deleted...]
-      <c r="L92" s="58"/>
+      <c r="I92" s="74"/>
+      <c r="K92" s="68"/>
+      <c r="L92" s="69"/>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A93" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="B93" s="60" t="s">
+      <c r="B93" s="81" t="s">
         <v>128</v>
       </c>
-      <c r="C93" s="61"/>
-[...1 lines deleted...]
-      <c r="E93" s="62"/>
+      <c r="C93" s="82"/>
+      <c r="D93" s="82"/>
+      <c r="E93" s="83"/>
       <c r="F93" s="7" t="s">
         <v>84</v>
       </c>
       <c r="G93" s="7">
         <v>10</v>
       </c>
-      <c r="H93" s="52"/>
-      <c r="I93" s="53"/>
+      <c r="H93" s="84"/>
+      <c r="I93" s="85"/>
     </row>
     <row r="94" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="7"/>
-      <c r="B94" s="60"/>
-[...2 lines deleted...]
-      <c r="E94" s="62"/>
+      <c r="B94" s="81"/>
+      <c r="C94" s="82"/>
+      <c r="D94" s="82"/>
+      <c r="E94" s="83"/>
       <c r="F94" s="8"/>
       <c r="G94" s="8">
         <f>SUM(G93:G93)</f>
         <v>10</v>
       </c>
-      <c r="H94" s="52"/>
-      <c r="I94" s="53"/>
+      <c r="H94" s="84"/>
+      <c r="I94" s="85"/>
     </row>
     <row r="96" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A96" s="65" t="s">
+      <c r="A96" s="53" t="s">
         <v>129</v>
       </c>
-      <c r="B96" s="65"/>
-[...6 lines deleted...]
-      <c r="I96" s="65"/>
+      <c r="B96" s="53"/>
+      <c r="C96" s="53"/>
+      <c r="D96" s="53"/>
+      <c r="E96" s="53"/>
+      <c r="F96" s="53"/>
+      <c r="G96" s="53"/>
+      <c r="H96" s="53"/>
+      <c r="I96" s="53"/>
     </row>
     <row r="97" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B97" s="54" t="s">
+      <c r="B97" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C97" s="55"/>
-[...1 lines deleted...]
-      <c r="E97" s="56"/>
+      <c r="C97" s="74"/>
+      <c r="D97" s="74"/>
+      <c r="E97" s="75"/>
       <c r="F97" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G97" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="H97" s="54" t="s">
+      <c r="H97" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="I97" s="55"/>
-[...1 lines deleted...]
-      <c r="L97" s="58"/>
+      <c r="I97" s="74"/>
+      <c r="K97" s="68"/>
+      <c r="L97" s="69"/>
     </row>
     <row r="98" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A98" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="B98" s="60" t="s">
+      <c r="B98" s="81" t="s">
         <v>131</v>
       </c>
-      <c r="C98" s="61"/>
-[...1 lines deleted...]
-      <c r="E98" s="62"/>
+      <c r="C98" s="82"/>
+      <c r="D98" s="82"/>
+      <c r="E98" s="83"/>
       <c r="F98" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G98" s="7">
         <v>4</v>
       </c>
-      <c r="H98" s="52" t="s">
+      <c r="H98" s="84" t="s">
         <v>132</v>
       </c>
-      <c r="I98" s="53"/>
+      <c r="I98" s="85"/>
     </row>
     <row r="99" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A99" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="B99" s="60" t="s">
+      <c r="B99" s="81" t="s">
         <v>134</v>
       </c>
-      <c r="C99" s="61"/>
-[...1 lines deleted...]
-      <c r="E99" s="62"/>
+      <c r="C99" s="82"/>
+      <c r="D99" s="82"/>
+      <c r="E99" s="83"/>
       <c r="F99" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G99" s="7">
         <v>4</v>
       </c>
-      <c r="H99" s="52" t="s">
+      <c r="H99" s="84" t="s">
         <v>135</v>
       </c>
-      <c r="I99" s="53"/>
+      <c r="I99" s="85"/>
     </row>
     <row r="100" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A100" s="7" t="s">
         <v>136</v>
       </c>
       <c r="B100" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C100" s="15"/>
       <c r="D100" s="15"/>
       <c r="E100" s="16"/>
       <c r="F100" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G100" s="7">
         <v>3</v>
       </c>
-      <c r="H100" s="66"/>
-      <c r="I100" s="67"/>
+      <c r="H100" s="105"/>
+      <c r="I100" s="106"/>
     </row>
     <row r="101" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A101" s="7"/>
       <c r="B101" s="14" t="s">
         <v>138</v>
       </c>
       <c r="C101" s="15"/>
       <c r="D101" s="15"/>
       <c r="E101" s="16"/>
       <c r="F101" s="7" t="s">
         <v>105</v>
       </c>
       <c r="G101" s="7">
         <v>3</v>
       </c>
-      <c r="H101" s="66"/>
-      <c r="I101" s="67"/>
+      <c r="H101" s="105"/>
+      <c r="I101" s="106"/>
     </row>
     <row r="102" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A102" s="20" t="s">
         <v>139</v>
       </c>
-      <c r="B102" s="60" t="s">
+      <c r="B102" s="81" t="s">
         <v>140</v>
       </c>
-      <c r="C102" s="61"/>
-[...1 lines deleted...]
-      <c r="E102" s="62"/>
+      <c r="C102" s="82"/>
+      <c r="D102" s="82"/>
+      <c r="E102" s="83"/>
       <c r="F102" s="7" t="s">
         <v>84</v>
       </c>
       <c r="G102" s="7">
         <v>2</v>
       </c>
-      <c r="H102" s="52"/>
-      <c r="I102" s="53"/>
+      <c r="H102" s="84"/>
+      <c r="I102" s="85"/>
     </row>
     <row r="103" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A103" s="7"/>
-      <c r="B103" s="60" t="s">
+      <c r="B103" s="81" t="s">
         <v>141</v>
       </c>
-      <c r="C103" s="61"/>
-[...1 lines deleted...]
-      <c r="E103" s="62"/>
+      <c r="C103" s="82"/>
+      <c r="D103" s="82"/>
+      <c r="E103" s="83"/>
       <c r="F103" s="7" t="s">
         <v>142</v>
       </c>
       <c r="G103" s="7">
         <v>3</v>
       </c>
-      <c r="H103" s="52"/>
-      <c r="I103" s="53"/>
+      <c r="H103" s="84"/>
+      <c r="I103" s="85"/>
     </row>
     <row r="104" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="8"/>
-      <c r="B104" s="60"/>
-[...2 lines deleted...]
-      <c r="E104" s="62"/>
+      <c r="B104" s="81"/>
+      <c r="C104" s="82"/>
+      <c r="D104" s="82"/>
+      <c r="E104" s="83"/>
       <c r="F104" s="8"/>
       <c r="G104" s="8">
         <f>SUM(G98:G103)</f>
         <v>19</v>
       </c>
-      <c r="H104" s="52"/>
-      <c r="I104" s="53"/>
+      <c r="H104" s="84"/>
+      <c r="I104" s="85"/>
     </row>
     <row r="106" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A106" s="65" t="s">
+      <c r="A106" s="53" t="s">
         <v>143</v>
       </c>
-      <c r="B106" s="65"/>
-[...6 lines deleted...]
-      <c r="I106" s="65"/>
+      <c r="B106" s="53"/>
+      <c r="C106" s="53"/>
+      <c r="D106" s="53"/>
+      <c r="E106" s="53"/>
+      <c r="F106" s="53"/>
+      <c r="G106" s="53"/>
+      <c r="H106" s="53"/>
+      <c r="I106" s="53"/>
     </row>
     <row r="107" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B107" s="54" t="s">
+      <c r="B107" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C107" s="55"/>
-[...1 lines deleted...]
-      <c r="E107" s="56"/>
+      <c r="C107" s="74"/>
+      <c r="D107" s="74"/>
+      <c r="E107" s="75"/>
       <c r="F107" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G107" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="H107" s="54" t="s">
+      <c r="H107" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="I107" s="55"/>
-[...1 lines deleted...]
-      <c r="L107" s="58"/>
+      <c r="I107" s="74"/>
+      <c r="K107" s="68"/>
+      <c r="L107" s="69"/>
     </row>
     <row r="108" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A108" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="B108" s="60" t="s">
+      <c r="B108" s="81" t="s">
         <v>131</v>
       </c>
-      <c r="C108" s="61"/>
-[...1 lines deleted...]
-      <c r="E108" s="62"/>
+      <c r="C108" s="82"/>
+      <c r="D108" s="82"/>
+      <c r="E108" s="83"/>
       <c r="F108" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G108" s="7">
         <v>4</v>
       </c>
-      <c r="H108" s="52" t="s">
+      <c r="H108" s="84" t="s">
         <v>132</v>
       </c>
-      <c r="I108" s="53"/>
+      <c r="I108" s="85"/>
     </row>
     <row r="109" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A109" s="7" t="s">
         <v>144</v>
       </c>
-      <c r="B109" s="60" t="s">
+      <c r="B109" s="81" t="s">
         <v>145</v>
       </c>
-      <c r="C109" s="61"/>
-[...1 lines deleted...]
-      <c r="E109" s="62"/>
+      <c r="C109" s="82"/>
+      <c r="D109" s="82"/>
+      <c r="E109" s="83"/>
       <c r="F109" s="7" t="s">
         <v>105</v>
       </c>
       <c r="G109" s="7">
         <v>3</v>
       </c>
-      <c r="H109" s="52"/>
-      <c r="I109" s="53"/>
+      <c r="H109" s="84"/>
+      <c r="I109" s="85"/>
     </row>
     <row r="110" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A110" s="7" t="s">
         <v>144</v>
       </c>
-      <c r="B110" s="60" t="s">
+      <c r="B110" s="81" t="s">
         <v>146</v>
       </c>
-      <c r="C110" s="61"/>
-[...1 lines deleted...]
-      <c r="E110" s="62"/>
+      <c r="C110" s="82"/>
+      <c r="D110" s="82"/>
+      <c r="E110" s="83"/>
       <c r="F110" s="7" t="s">
         <v>105</v>
       </c>
       <c r="G110" s="7">
         <v>3</v>
       </c>
-      <c r="H110" s="52"/>
-      <c r="I110" s="53"/>
+      <c r="H110" s="84"/>
+      <c r="I110" s="85"/>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A111" s="7" t="s">
         <v>147</v>
       </c>
       <c r="B111" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C111" s="15"/>
       <c r="D111" s="15"/>
       <c r="E111" s="16"/>
       <c r="F111" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G111" s="7">
         <v>3</v>
       </c>
-      <c r="H111" s="52"/>
-      <c r="I111" s="53"/>
+      <c r="H111" s="84"/>
+      <c r="I111" s="85"/>
     </row>
     <row r="112" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A112" s="7"/>
       <c r="B112" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C112" s="15"/>
       <c r="D112" s="15"/>
       <c r="E112" s="16"/>
       <c r="F112" s="7" t="s">
         <v>105</v>
       </c>
       <c r="G112" s="7">
         <v>4</v>
       </c>
-      <c r="H112" s="63"/>
-      <c r="I112" s="64"/>
+      <c r="H112" s="107"/>
+      <c r="I112" s="108"/>
     </row>
     <row r="113" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="8"/>
-      <c r="B113" s="60"/>
-[...2 lines deleted...]
-      <c r="E113" s="62"/>
+      <c r="B113" s="81"/>
+      <c r="C113" s="82"/>
+      <c r="D113" s="82"/>
+      <c r="E113" s="83"/>
       <c r="F113" s="8"/>
       <c r="G113" s="8">
         <f>SUM(G108:G112)</f>
         <v>17</v>
       </c>
-      <c r="H113" s="52"/>
-      <c r="I113" s="53"/>
+      <c r="H113" s="84"/>
+      <c r="I113" s="85"/>
     </row>
     <row r="115" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A115" s="65" t="s">
+      <c r="A115" s="53" t="s">
         <v>150</v>
       </c>
-      <c r="B115" s="65"/>
-[...6 lines deleted...]
-      <c r="I115" s="65"/>
+      <c r="B115" s="53"/>
+      <c r="C115" s="53"/>
+      <c r="D115" s="53"/>
+      <c r="E115" s="53"/>
+      <c r="F115" s="53"/>
+      <c r="G115" s="53"/>
+      <c r="H115" s="53"/>
+      <c r="I115" s="53"/>
     </row>
     <row r="116" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B116" s="54" t="s">
+      <c r="B116" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C116" s="55"/>
-[...1 lines deleted...]
-      <c r="E116" s="56"/>
+      <c r="C116" s="74"/>
+      <c r="D116" s="74"/>
+      <c r="E116" s="75"/>
       <c r="F116" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G116" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="H116" s="54" t="s">
+      <c r="H116" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="I116" s="55"/>
-[...1 lines deleted...]
-      <c r="L116" s="58"/>
+      <c r="I116" s="74"/>
+      <c r="K116" s="68"/>
+      <c r="L116" s="69"/>
     </row>
     <row r="117" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A117" s="7"/>
       <c r="B117" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C117" s="15"/>
       <c r="D117" s="15"/>
       <c r="E117" s="16"/>
       <c r="F117" s="7" t="s">
         <v>105</v>
       </c>
       <c r="G117" s="7">
         <v>3</v>
       </c>
-      <c r="H117" s="63"/>
-      <c r="I117" s="64"/>
+      <c r="H117" s="107"/>
+      <c r="I117" s="108"/>
     </row>
     <row r="118" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A118" s="7"/>
       <c r="B118" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C118" s="15"/>
       <c r="D118" s="15"/>
       <c r="E118" s="16"/>
       <c r="F118" s="7" t="s">
         <v>105</v>
       </c>
       <c r="G118" s="7">
         <v>3</v>
       </c>
-      <c r="H118" s="52"/>
-      <c r="I118" s="53"/>
+      <c r="H118" s="84"/>
+      <c r="I118" s="85"/>
     </row>
     <row r="119" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A119" s="7"/>
       <c r="B119" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C119" s="15"/>
       <c r="D119" s="15"/>
       <c r="E119" s="16"/>
       <c r="F119" s="7" t="s">
         <v>105</v>
       </c>
       <c r="G119" s="7">
         <v>3</v>
       </c>
-      <c r="H119" s="52"/>
-      <c r="I119" s="53"/>
+      <c r="H119" s="84"/>
+      <c r="I119" s="85"/>
     </row>
     <row r="120" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A120" s="7"/>
       <c r="B120" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C120" s="15"/>
       <c r="D120" s="15"/>
       <c r="E120" s="16"/>
       <c r="F120" s="7" t="s">
         <v>105</v>
       </c>
       <c r="G120" s="7">
         <v>3</v>
       </c>
       <c r="H120" s="21"/>
       <c r="I120" s="22"/>
     </row>
     <row r="121" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A121" s="7"/>
       <c r="B121" s="14" t="s">
         <v>155</v>
       </c>
       <c r="C121" s="15"/>
       <c r="D121" s="15"/>
@@ -3762,375 +4471,2951 @@
       <c r="G121" s="7">
         <v>4</v>
       </c>
       <c r="H121" s="9"/>
       <c r="I121" s="23"/>
     </row>
     <row r="122" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A122" s="7"/>
       <c r="B122" s="14" t="s">
         <v>156</v>
       </c>
       <c r="C122" s="15"/>
       <c r="D122" s="15"/>
       <c r="E122" s="16"/>
       <c r="F122" s="7" t="s">
         <v>105</v>
       </c>
       <c r="G122" s="7">
         <v>4</v>
       </c>
       <c r="H122" s="9"/>
       <c r="I122" s="23"/>
     </row>
     <row r="123" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="8"/>
-      <c r="B123" s="60"/>
-[...2 lines deleted...]
-      <c r="E123" s="62"/>
+      <c r="B123" s="81"/>
+      <c r="C123" s="82"/>
+      <c r="D123" s="82"/>
+      <c r="E123" s="83"/>
       <c r="F123" s="8"/>
       <c r="G123" s="8">
         <f>SUM(G117:G122)</f>
         <v>20</v>
       </c>
-      <c r="H123" s="52"/>
-      <c r="I123" s="53"/>
+      <c r="H123" s="84"/>
+      <c r="I123" s="85"/>
     </row>
     <row r="124" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="1"/>
       <c r="B124" s="24"/>
       <c r="C124" s="24"/>
       <c r="D124" s="24"/>
       <c r="E124" s="24"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="25"/>
       <c r="I124" s="24"/>
     </row>
     <row r="125" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A125" s="65" t="s">
+      <c r="A125" s="53" t="s">
         <v>157</v>
       </c>
-      <c r="B125" s="65"/>
-[...6 lines deleted...]
-      <c r="I125" s="65"/>
+      <c r="B125" s="53"/>
+      <c r="C125" s="53"/>
+      <c r="D125" s="53"/>
+      <c r="E125" s="53"/>
+      <c r="F125" s="53"/>
+      <c r="G125" s="53"/>
+      <c r="H125" s="53"/>
+      <c r="I125" s="53"/>
     </row>
     <row r="126" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B126" s="54" t="s">
+      <c r="B126" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C126" s="55"/>
-[...1 lines deleted...]
-      <c r="E126" s="56"/>
+      <c r="C126" s="74"/>
+      <c r="D126" s="74"/>
+      <c r="E126" s="75"/>
       <c r="F126" s="13" t="s">
         <v>27</v>
       </c>
       <c r="G126" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="H126" s="54" t="s">
+      <c r="H126" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="I126" s="55"/>
-[...1 lines deleted...]
-      <c r="L126" s="58"/>
+      <c r="I126" s="74"/>
+      <c r="K126" s="68"/>
+      <c r="L126" s="69"/>
     </row>
     <row r="127" spans="1:12" s="27" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="26"/>
       <c r="B127" s="14"/>
       <c r="C127" s="15"/>
       <c r="D127" s="15"/>
       <c r="E127" s="16"/>
       <c r="F127" s="7"/>
       <c r="G127" s="7"/>
-      <c r="H127" s="59"/>
-      <c r="I127" s="59"/>
+      <c r="H127" s="109"/>
+      <c r="I127" s="109"/>
     </row>
     <row r="128" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A128" s="7"/>
-      <c r="B128" s="60"/>
-[...2 lines deleted...]
-      <c r="E128" s="62"/>
+      <c r="B128" s="81"/>
+      <c r="C128" s="82"/>
+      <c r="D128" s="82"/>
+      <c r="E128" s="83"/>
       <c r="F128" s="7"/>
       <c r="G128" s="28"/>
-      <c r="H128" s="52"/>
-      <c r="I128" s="53"/>
+      <c r="H128" s="84"/>
+      <c r="I128" s="85"/>
     </row>
     <row r="129" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A129" s="7"/>
       <c r="B129" s="14"/>
       <c r="C129" s="15"/>
       <c r="D129" s="15"/>
       <c r="E129" s="16"/>
       <c r="F129" s="7"/>
       <c r="G129" s="7"/>
-      <c r="H129" s="52"/>
-      <c r="I129" s="53"/>
+      <c r="H129" s="84"/>
+      <c r="I129" s="85"/>
     </row>
     <row r="130" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A130" s="7"/>
       <c r="B130" s="14"/>
       <c r="C130" s="15"/>
       <c r="D130" s="15"/>
       <c r="E130" s="16"/>
       <c r="F130" s="7"/>
       <c r="G130" s="7"/>
-      <c r="H130" s="52"/>
-      <c r="I130" s="53"/>
+      <c r="H130" s="84"/>
+      <c r="I130" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="197">
-    <mergeCell ref="A1:I1"/>
-[...132 lines deleted...]
-    <mergeCell ref="H82:I82"/>
+    <mergeCell ref="H129:I129"/>
+    <mergeCell ref="H130:I130"/>
+    <mergeCell ref="B126:E126"/>
+    <mergeCell ref="H126:I126"/>
+    <mergeCell ref="K126:L126"/>
+    <mergeCell ref="H127:I127"/>
+    <mergeCell ref="B128:E128"/>
+    <mergeCell ref="H128:I128"/>
+    <mergeCell ref="H117:I117"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="H119:I119"/>
+    <mergeCell ref="B123:E123"/>
+    <mergeCell ref="H123:I123"/>
+    <mergeCell ref="A125:I125"/>
+    <mergeCell ref="B113:E113"/>
+    <mergeCell ref="H113:I113"/>
+    <mergeCell ref="A115:I115"/>
+    <mergeCell ref="B116:E116"/>
+    <mergeCell ref="H116:I116"/>
+    <mergeCell ref="K116:L116"/>
+    <mergeCell ref="B109:E109"/>
+    <mergeCell ref="H109:I109"/>
+    <mergeCell ref="B110:E110"/>
+    <mergeCell ref="H110:I110"/>
+    <mergeCell ref="H111:I111"/>
+    <mergeCell ref="H112:I112"/>
+    <mergeCell ref="A106:I106"/>
+    <mergeCell ref="B107:E107"/>
+    <mergeCell ref="H107:I107"/>
+    <mergeCell ref="K107:L107"/>
+    <mergeCell ref="B108:E108"/>
+    <mergeCell ref="H108:I108"/>
+    <mergeCell ref="B102:E102"/>
+    <mergeCell ref="H102:I102"/>
+    <mergeCell ref="B103:E103"/>
+    <mergeCell ref="H103:I103"/>
+    <mergeCell ref="B104:E104"/>
+    <mergeCell ref="H104:I104"/>
+    <mergeCell ref="B98:E98"/>
+    <mergeCell ref="H98:I98"/>
+    <mergeCell ref="B99:E99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="H100:I100"/>
+    <mergeCell ref="H101:I101"/>
+    <mergeCell ref="B94:E94"/>
+    <mergeCell ref="H94:I94"/>
+    <mergeCell ref="A96:I96"/>
+    <mergeCell ref="B97:E97"/>
+    <mergeCell ref="H97:I97"/>
     <mergeCell ref="K97:L97"/>
     <mergeCell ref="A91:I91"/>
     <mergeCell ref="B92:E92"/>
     <mergeCell ref="H92:I92"/>
     <mergeCell ref="K92:L92"/>
     <mergeCell ref="B93:E93"/>
     <mergeCell ref="H93:I93"/>
     <mergeCell ref="B86:E86"/>
     <mergeCell ref="H86:I86"/>
     <mergeCell ref="H87:I87"/>
     <mergeCell ref="B88:E88"/>
     <mergeCell ref="H88:I88"/>
     <mergeCell ref="B89:E89"/>
     <mergeCell ref="H89:I89"/>
-    <mergeCell ref="B98:E98"/>
-[...9 lines deleted...]
-    <mergeCell ref="H97:I97"/>
+    <mergeCell ref="B83:E83"/>
+    <mergeCell ref="H83:I83"/>
+    <mergeCell ref="B84:E84"/>
+    <mergeCell ref="H84:I84"/>
+    <mergeCell ref="B85:E85"/>
+    <mergeCell ref="H85:I85"/>
+    <mergeCell ref="K79:L79"/>
+    <mergeCell ref="B80:E80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="B81:E81"/>
+    <mergeCell ref="H81:I81"/>
+    <mergeCell ref="B82:E82"/>
+    <mergeCell ref="H82:I82"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="B76:E76"/>
+    <mergeCell ref="H76:I76"/>
+    <mergeCell ref="A78:I78"/>
+    <mergeCell ref="B79:E79"/>
+    <mergeCell ref="H79:I79"/>
+    <mergeCell ref="B72:E72"/>
+    <mergeCell ref="H72:I72"/>
+    <mergeCell ref="B73:E73"/>
+    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="B74:E74"/>
+    <mergeCell ref="H74:I74"/>
+    <mergeCell ref="B69:E69"/>
+    <mergeCell ref="H69:I69"/>
+    <mergeCell ref="B70:E70"/>
+    <mergeCell ref="H70:I70"/>
+    <mergeCell ref="B71:E71"/>
+    <mergeCell ref="H71:I71"/>
+    <mergeCell ref="A66:I66"/>
+    <mergeCell ref="B67:E67"/>
+    <mergeCell ref="H67:I67"/>
+    <mergeCell ref="K67:L67"/>
+    <mergeCell ref="B68:E68"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="H62:I62"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="H63:I63"/>
+    <mergeCell ref="B64:E64"/>
+    <mergeCell ref="H64:I64"/>
+    <mergeCell ref="B59:E59"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="B60:E60"/>
+    <mergeCell ref="H60:I60"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="K55:L55"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="H58:I58"/>
+    <mergeCell ref="B51:E51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="B52:E52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="A54:I54"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="B49:E49"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="A43:I43"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="A30:I30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="A21:I21"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="A14:I14"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:F6"/>
+    <mergeCell ref="G6:H7"/>
+    <mergeCell ref="I6:I7"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="H103:I103" r:id="rId1" location="Content_C002_Col00" display="Please see attached list of electives to choose from" xr:uid="{D5FE4466-C73D-4BC5-8901-43F6A1AFAFCA}"/>
+  </hyperlinks>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup orientation="portrait" r:id="rId2"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;10ENG&amp;R&amp;10&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30EAA343-A178-4A11-A12C-F275F96526CF}">
+  <dimension ref="A1:L139"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A57" sqref="A57:I57"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="6" width="13.140625" style="2" customWidth="1"/>
+    <col min="7" max="8" width="6.7109375" style="17" customWidth="1"/>
+    <col min="9" max="9" width="13.140625" style="17" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A1" s="110" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A2" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A3" s="52" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+    </row>
+    <row r="6" spans="1:12" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="57"/>
+      <c r="D6" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="E6" s="58"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" s="60"/>
+      <c r="I6" s="54" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="4" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A7" s="55"/>
+      <c r="B7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="61"/>
+      <c r="H7" s="62"/>
+      <c r="I7" s="55"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A8" s="29">
+        <v>1</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="29">
+        <v>0</v>
+      </c>
+      <c r="D8" s="29">
+        <v>6</v>
+      </c>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="70"/>
+      <c r="I8" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A9" s="29">
+        <v>2</v>
+      </c>
+      <c r="B9" s="30">
+        <f>B16+B23</f>
+        <v>30</v>
+      </c>
+      <c r="C9" s="29">
+        <v>3</v>
+      </c>
+      <c r="D9" s="29">
+        <v>8</v>
+      </c>
+      <c r="E9" s="31">
+        <v>3</v>
+      </c>
+      <c r="F9" s="31"/>
+      <c r="G9" s="70"/>
+      <c r="H9" s="70"/>
+      <c r="I9" s="32">
+        <f>SUM(B9:H9)</f>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A10" s="29">
+        <v>3</v>
+      </c>
+      <c r="B10" s="30">
+        <f>B17+B24</f>
+        <v>19</v>
+      </c>
+      <c r="C10" s="30">
+        <v>3</v>
+      </c>
+      <c r="D10" s="29"/>
+      <c r="E10" s="31">
+        <v>11</v>
+      </c>
+      <c r="F10" s="31"/>
+      <c r="G10" s="70"/>
+      <c r="H10" s="70"/>
+      <c r="I10" s="32">
+        <f t="shared" ref="I10" si="0">SUM(B10:H10)</f>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A11" s="29">
+        <v>4</v>
+      </c>
+      <c r="B11" s="30">
+        <v>18</v>
+      </c>
+      <c r="C11" s="30">
+        <v>13</v>
+      </c>
+      <c r="D11" s="29"/>
+      <c r="E11" s="31">
+        <v>2</v>
+      </c>
+      <c r="F11" s="31">
+        <v>3</v>
+      </c>
+      <c r="G11" s="70"/>
+      <c r="H11" s="70"/>
+      <c r="I11" s="32">
+        <f>SUM(B11:H11)</f>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="29">
+        <v>5</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="30">
+        <v>20</v>
+      </c>
+      <c r="D12" s="29"/>
+      <c r="E12" s="31"/>
+      <c r="F12" s="31"/>
+      <c r="G12" s="70"/>
+      <c r="H12" s="70"/>
+      <c r="I12" s="32">
+        <f>SUM(B12:H12)</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="33">
+        <f>SUM(C6:C12)</f>
+        <v>39</v>
+      </c>
+      <c r="D13" s="33">
+        <f>SUM(D6:D12)</f>
+        <v>14</v>
+      </c>
+      <c r="E13" s="33">
+        <f>SUM(E6:E12)</f>
+        <v>16</v>
+      </c>
+      <c r="F13" s="33">
+        <f>SUM(F6:F12)</f>
+        <v>3</v>
+      </c>
+      <c r="G13" s="71">
+        <f>SUM(G6:H12)</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="72"/>
+      <c r="I13" s="34" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A14" s="63" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="63"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="63"/>
+      <c r="H14" s="63"/>
+      <c r="I14" s="63"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" s="35">
+        <v>1</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7"/>
+      <c r="D15" s="36">
+        <v>6</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="64"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="38"/>
+    </row>
+    <row r="16" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="30">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>27</v>
+      </c>
+      <c r="C16" s="7"/>
+      <c r="D16" s="36">
+        <v>8</v>
+      </c>
+      <c r="E16" s="37">
+        <v>3</v>
+      </c>
+      <c r="F16" s="37"/>
+      <c r="G16" s="66"/>
+      <c r="H16" s="67"/>
+      <c r="I16" s="39"/>
+      <c r="K16" s="68"/>
+      <c r="L16" s="69"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A17" s="30">
+        <v>3</v>
+      </c>
+      <c r="B17" s="7">
+        <v>16</v>
+      </c>
+      <c r="C17" s="7"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="37">
+        <v>11</v>
+      </c>
+      <c r="F17" s="37"/>
+      <c r="G17" s="66"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="39"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A18" s="30">
+        <v>4</v>
+      </c>
+      <c r="B18" s="7">
+        <v>12</v>
+      </c>
+      <c r="C18" s="7">
+        <v>6</v>
+      </c>
+      <c r="D18" s="36"/>
+      <c r="E18" s="37">
+        <v>2</v>
+      </c>
+      <c r="F18" s="37">
+        <v>3</v>
+      </c>
+      <c r="G18" s="66"/>
+      <c r="H18" s="67"/>
+      <c r="I18" s="39"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A19" s="30">
+        <v>5</v>
+      </c>
+      <c r="B19" s="8"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="37"/>
+      <c r="G19" s="66"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="39"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A20" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="8">
+        <f>SUM(C15:C19)</f>
+        <v>6</v>
+      </c>
+      <c r="D20" s="9">
+        <f>SUM(D15:D19)</f>
+        <v>14</v>
+      </c>
+      <c r="E20" s="41">
+        <f t="shared" ref="E20" si="1">SUM(E15:E19)</f>
+        <v>16</v>
+      </c>
+      <c r="F20" s="41">
+        <v>3</v>
+      </c>
+      <c r="G20" s="76">
+        <v>18</v>
+      </c>
+      <c r="H20" s="67"/>
+      <c r="I20" s="42" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A21" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="63"/>
+      <c r="C21" s="63"/>
+      <c r="D21" s="63"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="63"/>
+      <c r="G21" s="63"/>
+      <c r="H21" s="63"/>
+      <c r="I21" s="63"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A22" s="35">
+        <v>1</v>
+      </c>
+      <c r="B22" s="30">
+        <v>12</v>
+      </c>
+      <c r="C22" s="30"/>
+      <c r="D22" s="43">
+        <v>6</v>
+      </c>
+      <c r="E22" s="44"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="77"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="45"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A23" s="30">
+        <v>2</v>
+      </c>
+      <c r="B23" s="30">
+        <v>3</v>
+      </c>
+      <c r="C23" s="30">
+        <v>3</v>
+      </c>
+      <c r="D23" s="46">
+        <v>8</v>
+      </c>
+      <c r="E23" s="37">
+        <v>3</v>
+      </c>
+      <c r="F23" s="37"/>
+      <c r="G23" s="79"/>
+      <c r="H23" s="80"/>
+      <c r="I23" s="32"/>
+    </row>
+    <row r="24" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="30">
+        <v>3</v>
+      </c>
+      <c r="B24" s="30">
+        <v>3</v>
+      </c>
+      <c r="C24" s="30">
+        <v>3</v>
+      </c>
+      <c r="D24" s="46"/>
+      <c r="E24" s="37">
+        <v>11</v>
+      </c>
+      <c r="F24" s="37"/>
+      <c r="G24" s="79"/>
+      <c r="H24" s="80"/>
+      <c r="I24" s="32"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A25" s="30">
+        <v>4</v>
+      </c>
+      <c r="B25" s="30">
+        <v>14</v>
+      </c>
+      <c r="C25" s="30">
+        <v>7</v>
+      </c>
+      <c r="D25" s="46"/>
+      <c r="E25" s="37">
+        <v>2</v>
+      </c>
+      <c r="F25" s="37">
+        <v>3</v>
+      </c>
+      <c r="G25" s="79"/>
+      <c r="H25" s="80"/>
+      <c r="I25" s="32"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A26" s="30">
+        <v>5</v>
+      </c>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30">
+        <v>20</v>
+      </c>
+      <c r="D26" s="46"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="44"/>
+      <c r="G26" s="79"/>
+      <c r="H26" s="80"/>
+      <c r="I26" s="32"/>
+    </row>
+    <row r="27" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="47">
+        <v>32</v>
+      </c>
+      <c r="C27" s="47">
+        <v>33</v>
+      </c>
+      <c r="D27" s="48">
+        <f>SUM(D22:D26)</f>
+        <v>14</v>
+      </c>
+      <c r="E27" s="49">
+        <f t="shared" ref="E27" si="2">SUM(E22:E26)</f>
+        <v>16</v>
+      </c>
+      <c r="F27" s="49">
+        <v>3</v>
+      </c>
+      <c r="G27" s="79">
+        <v>27</v>
+      </c>
+      <c r="H27" s="80"/>
+      <c r="I27" s="47">
+        <f>SUM(B27:H27)</f>
+        <v>125</v>
+      </c>
+      <c r="K27" s="68"/>
+      <c r="L27" s="69"/>
+    </row>
+    <row r="28" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="11"/>
+      <c r="L28" s="2"/>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A30" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="53"/>
+      <c r="C30" s="53"/>
+      <c r="D30" s="53"/>
+      <c r="E30" s="53"/>
+      <c r="F30" s="53"/>
+      <c r="G30" s="53"/>
+      <c r="H30" s="53"/>
+      <c r="I30" s="53"/>
+    </row>
+    <row r="31" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" s="74"/>
+      <c r="D31" s="74"/>
+      <c r="E31" s="75"/>
+      <c r="F31" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H31" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I31" s="74"/>
+      <c r="K31" s="68"/>
+      <c r="L31" s="69"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A32" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="82"/>
+      <c r="D32" s="82"/>
+      <c r="E32" s="83"/>
+      <c r="F32" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G32" s="7">
+        <v>3</v>
+      </c>
+      <c r="H32" s="84"/>
+      <c r="I32" s="85"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A33" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="81" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" s="82"/>
+      <c r="D33" s="82"/>
+      <c r="E33" s="83"/>
+      <c r="F33" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G33" s="7">
+        <v>3</v>
+      </c>
+      <c r="H33" s="84" t="s">
+        <v>35</v>
+      </c>
+      <c r="I33" s="85"/>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A34" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="82"/>
+      <c r="D34" s="82"/>
+      <c r="E34" s="83"/>
+      <c r="F34" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G34" s="7">
+        <v>1</v>
+      </c>
+      <c r="H34" s="84"/>
+      <c r="I34" s="85"/>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A35" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="82"/>
+      <c r="D35" s="82"/>
+      <c r="E35" s="83"/>
+      <c r="F35" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G35" s="7">
+        <v>2</v>
+      </c>
+      <c r="H35" s="84"/>
+      <c r="I35" s="85"/>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A36" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="81" t="s">
+        <v>41</v>
+      </c>
+      <c r="C36" s="82"/>
+      <c r="D36" s="82"/>
+      <c r="E36" s="83"/>
+      <c r="F36" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="G36" s="7">
+        <v>2</v>
+      </c>
+      <c r="H36" s="84"/>
+      <c r="I36" s="85"/>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A37" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="81" t="s">
+        <v>44</v>
+      </c>
+      <c r="C37" s="82"/>
+      <c r="D37" s="82"/>
+      <c r="E37" s="83"/>
+      <c r="F37" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="G37" s="7">
+        <v>2</v>
+      </c>
+      <c r="H37" s="84"/>
+      <c r="I37" s="85"/>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A38" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B38" s="81" t="s">
+        <v>46</v>
+      </c>
+      <c r="C38" s="82"/>
+      <c r="D38" s="82"/>
+      <c r="E38" s="83"/>
+      <c r="F38" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G38" s="7">
+        <v>3</v>
+      </c>
+      <c r="H38" s="84"/>
+      <c r="I38" s="85"/>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A39" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39" s="86" t="s">
+        <v>48</v>
+      </c>
+      <c r="C39" s="86"/>
+      <c r="D39" s="86"/>
+      <c r="E39" s="86"/>
+      <c r="F39" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="G39" s="19">
+        <v>3</v>
+      </c>
+      <c r="H39" s="87"/>
+      <c r="I39" s="86"/>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A40" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40" s="86" t="s">
+        <v>50</v>
+      </c>
+      <c r="C40" s="86"/>
+      <c r="D40" s="86"/>
+      <c r="E40" s="86"/>
+      <c r="F40" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="G40" s="19">
+        <v>3</v>
+      </c>
+      <c r="H40" s="87"/>
+      <c r="I40" s="86"/>
+    </row>
+    <row r="41" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="8"/>
+      <c r="B41" s="81"/>
+      <c r="C41" s="82"/>
+      <c r="D41" s="82"/>
+      <c r="E41" s="83"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="H41" s="84"/>
+      <c r="I41" s="85"/>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A43" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="B43" s="53"/>
+      <c r="C43" s="53"/>
+      <c r="D43" s="53"/>
+      <c r="E43" s="53"/>
+      <c r="F43" s="53"/>
+      <c r="G43" s="53"/>
+      <c r="H43" s="53"/>
+      <c r="I43" s="53"/>
+    </row>
+    <row r="44" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B44" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C44" s="74"/>
+      <c r="D44" s="74"/>
+      <c r="E44" s="75"/>
+      <c r="F44" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G44" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H44" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I44" s="74"/>
+      <c r="K44" s="68"/>
+      <c r="L44" s="69"/>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A45" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B45" s="81" t="s">
+        <v>54</v>
+      </c>
+      <c r="C45" s="82"/>
+      <c r="D45" s="82"/>
+      <c r="E45" s="83"/>
+      <c r="F45" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="G45" s="7">
+        <v>2</v>
+      </c>
+      <c r="H45" s="84"/>
+      <c r="I45" s="85"/>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A46" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46" s="81" t="s">
+        <v>56</v>
+      </c>
+      <c r="C46" s="82"/>
+      <c r="D46" s="82"/>
+      <c r="E46" s="83"/>
+      <c r="F46" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G46" s="7">
+        <v>3</v>
+      </c>
+      <c r="H46" s="84"/>
+      <c r="I46" s="85"/>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A47" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B47" s="81" t="s">
+        <v>58</v>
+      </c>
+      <c r="C47" s="82"/>
+      <c r="D47" s="82"/>
+      <c r="E47" s="83"/>
+      <c r="F47" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G47" s="7">
+        <v>3</v>
+      </c>
+      <c r="H47" s="84" t="s">
+        <v>59</v>
+      </c>
+      <c r="I47" s="85"/>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A48" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B48" s="81" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48" s="82"/>
+      <c r="D48" s="82"/>
+      <c r="E48" s="83"/>
+      <c r="F48" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G48" s="7">
+        <v>3</v>
+      </c>
+      <c r="H48" s="84"/>
+      <c r="I48" s="85"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A49" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49" s="81" t="s">
+        <v>63</v>
+      </c>
+      <c r="C49" s="82"/>
+      <c r="D49" s="82"/>
+      <c r="E49" s="83"/>
+      <c r="F49" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G49" s="7">
+        <v>3</v>
+      </c>
+      <c r="H49" s="84"/>
+      <c r="I49" s="85"/>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A50" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="81" t="s">
+        <v>65</v>
+      </c>
+      <c r="C50" s="82"/>
+      <c r="D50" s="82"/>
+      <c r="E50" s="83"/>
+      <c r="F50" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G50" s="7">
+        <v>3</v>
+      </c>
+      <c r="H50" s="84"/>
+      <c r="I50" s="85"/>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A51" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51" s="81" t="s">
+        <v>67</v>
+      </c>
+      <c r="C51" s="82"/>
+      <c r="D51" s="82"/>
+      <c r="E51" s="83"/>
+      <c r="F51" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G51" s="7">
+        <v>3</v>
+      </c>
+      <c r="H51" s="84"/>
+      <c r="I51" s="85"/>
+    </row>
+    <row r="52" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="8"/>
+      <c r="B52" s="81"/>
+      <c r="C52" s="82"/>
+      <c r="D52" s="82"/>
+      <c r="E52" s="83"/>
+      <c r="F52" s="8"/>
+      <c r="G52" s="8">
+        <f>SUM(G45:G51)</f>
+        <v>20</v>
+      </c>
+      <c r="H52" s="84"/>
+      <c r="I52" s="85"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B54" s="53"/>
+      <c r="C54" s="53"/>
+      <c r="D54" s="53"/>
+      <c r="E54" s="53"/>
+      <c r="F54" s="53"/>
+      <c r="G54" s="53"/>
+      <c r="H54" s="53"/>
+      <c r="I54" s="53"/>
+    </row>
+    <row r="55" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B55" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C55" s="74"/>
+      <c r="D55" s="74"/>
+      <c r="E55" s="75"/>
+      <c r="F55" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H55" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I55" s="74"/>
+      <c r="K55" s="68"/>
+      <c r="L55" s="69"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B56" s="81" t="s">
+        <v>70</v>
+      </c>
+      <c r="C56" s="82"/>
+      <c r="D56" s="82"/>
+      <c r="E56" s="83"/>
+      <c r="F56" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G56" s="7">
+        <v>3</v>
+      </c>
+      <c r="H56" s="84"/>
+      <c r="I56" s="85"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" s="137" t="s">
+        <v>161</v>
+      </c>
+      <c r="B57" s="138" t="s">
+        <v>162</v>
+      </c>
+      <c r="C57" s="138"/>
+      <c r="D57" s="138"/>
+      <c r="E57" s="138"/>
+      <c r="F57" s="139" t="s">
+        <v>32</v>
+      </c>
+      <c r="G57" s="139">
+        <v>3</v>
+      </c>
+      <c r="H57" s="140"/>
+      <c r="I57" s="138"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" s="111" t="s">
+        <v>71</v>
+      </c>
+      <c r="B58" s="112" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" s="82"/>
+      <c r="D58" s="82"/>
+      <c r="E58" s="83"/>
+      <c r="F58" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G58" s="7">
+        <v>3</v>
+      </c>
+      <c r="H58" s="84"/>
+      <c r="I58" s="85"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B59" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="C59" s="82"/>
+      <c r="D59" s="82"/>
+      <c r="E59" s="83"/>
+      <c r="F59" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G59" s="7">
+        <v>3</v>
+      </c>
+      <c r="H59" s="84" t="s">
+        <v>75</v>
+      </c>
+      <c r="I59" s="85"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60" s="88" t="s">
+        <v>79</v>
+      </c>
+      <c r="C60" s="88"/>
+      <c r="D60" s="88"/>
+      <c r="E60" s="88"/>
+      <c r="F60" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="G60" s="50">
+        <v>1</v>
+      </c>
+      <c r="H60" s="89"/>
+      <c r="I60" s="88"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A61" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61" s="90" t="s">
+        <v>81</v>
+      </c>
+      <c r="C61" s="91"/>
+      <c r="D61" s="91"/>
+      <c r="E61" s="92"/>
+      <c r="F61" s="51" t="s">
+        <v>42</v>
+      </c>
+      <c r="G61" s="51">
+        <v>3</v>
+      </c>
+      <c r="H61" s="93"/>
+      <c r="I61" s="94"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B62" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="C62" s="82"/>
+      <c r="D62" s="82"/>
+      <c r="E62" s="83"/>
+      <c r="F62" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="G62" s="7">
+        <v>3</v>
+      </c>
+      <c r="H62" s="84"/>
+      <c r="I62" s="85"/>
+    </row>
+    <row r="63" spans="1:12" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B63" s="81" t="s">
+        <v>86</v>
+      </c>
+      <c r="C63" s="82"/>
+      <c r="D63" s="82"/>
+      <c r="E63" s="83"/>
+      <c r="F63" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G63" s="7">
+        <v>3</v>
+      </c>
+      <c r="H63" s="84"/>
+      <c r="I63" s="85"/>
+    </row>
+    <row r="64" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="8"/>
+      <c r="B64" s="81"/>
+      <c r="C64" s="82"/>
+      <c r="D64" s="82"/>
+      <c r="E64" s="83"/>
+      <c r="F64" s="8"/>
+      <c r="G64" s="8">
+        <f>SUM(G56:G63)</f>
+        <v>22</v>
+      </c>
+      <c r="H64" s="84"/>
+      <c r="I64" s="85"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A66" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="B66" s="53"/>
+      <c r="C66" s="53"/>
+      <c r="D66" s="53"/>
+      <c r="E66" s="53"/>
+      <c r="F66" s="53"/>
+      <c r="G66" s="53"/>
+      <c r="H66" s="53"/>
+      <c r="I66" s="53"/>
+    </row>
+    <row r="67" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B67" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="74"/>
+      <c r="D67" s="74"/>
+      <c r="E67" s="75"/>
+      <c r="F67" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G67" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H67" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I67" s="74"/>
+      <c r="K67" s="68"/>
+      <c r="L67" s="69"/>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A68" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B68" s="81" t="s">
+        <v>89</v>
+      </c>
+      <c r="C68" s="82"/>
+      <c r="D68" s="82"/>
+      <c r="E68" s="83"/>
+      <c r="F68" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G68" s="7">
+        <v>3</v>
+      </c>
+      <c r="H68" s="105"/>
+      <c r="I68" s="106"/>
+    </row>
+    <row r="69" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A69" s="127" t="s">
+        <v>163</v>
+      </c>
+      <c r="B69" s="133" t="s">
+        <v>164</v>
+      </c>
+      <c r="C69" s="134"/>
+      <c r="D69" s="134"/>
+      <c r="E69" s="135"/>
+      <c r="F69" s="136" t="s">
+        <v>32</v>
+      </c>
+      <c r="G69" s="136">
+        <v>3</v>
+      </c>
+      <c r="H69" s="131"/>
+      <c r="I69" s="132"/>
+    </row>
+    <row r="70" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A70" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B70" s="81" t="s">
+        <v>93</v>
+      </c>
+      <c r="C70" s="82"/>
+      <c r="D70" s="82"/>
+      <c r="E70" s="83"/>
+      <c r="F70" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G70" s="7">
+        <v>2</v>
+      </c>
+      <c r="H70" s="84" t="s">
+        <v>94</v>
+      </c>
+      <c r="I70" s="85"/>
+    </row>
+    <row r="71" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A71" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B71" s="81" t="s">
+        <v>96</v>
+      </c>
+      <c r="C71" s="82"/>
+      <c r="D71" s="82"/>
+      <c r="E71" s="83"/>
+      <c r="F71" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G71" s="7">
+        <v>3</v>
+      </c>
+      <c r="H71" s="84" t="s">
+        <v>62</v>
+      </c>
+      <c r="I71" s="85"/>
+    </row>
+    <row r="72" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A72" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B72" s="81" t="s">
+        <v>98</v>
+      </c>
+      <c r="C72" s="82"/>
+      <c r="D72" s="82"/>
+      <c r="E72" s="83"/>
+      <c r="F72" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G72" s="7">
+        <v>3</v>
+      </c>
+      <c r="H72" s="84" t="s">
+        <v>45</v>
+      </c>
+      <c r="I72" s="85"/>
+    </row>
+    <row r="73" spans="1:12" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B73" s="81" t="s">
+        <v>100</v>
+      </c>
+      <c r="C73" s="82"/>
+      <c r="D73" s="82"/>
+      <c r="E73" s="83"/>
+      <c r="F73" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="G73" s="7">
+        <v>3</v>
+      </c>
+      <c r="H73" s="84"/>
+      <c r="I73" s="85"/>
+    </row>
+    <row r="74" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A74" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B74" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="C74" s="101"/>
+      <c r="D74" s="101"/>
+      <c r="E74" s="102"/>
+      <c r="F74" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="G74" s="7">
+        <v>2</v>
+      </c>
+      <c r="H74" s="103" t="s">
+        <v>165</v>
+      </c>
+      <c r="I74" s="104"/>
+    </row>
+    <row r="75" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A75" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B75" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="C75" s="15"/>
+      <c r="D75" s="15"/>
+      <c r="E75" s="16"/>
+      <c r="F75" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G75" s="7">
+        <v>3</v>
+      </c>
+      <c r="H75" s="84"/>
+      <c r="I75" s="85"/>
+    </row>
+    <row r="76" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="8"/>
+      <c r="B76" s="81"/>
+      <c r="C76" s="82"/>
+      <c r="D76" s="82"/>
+      <c r="E76" s="83"/>
+      <c r="F76" s="8"/>
+      <c r="G76" s="8">
+        <f>SUM(G68:G75)</f>
+        <v>22</v>
+      </c>
+      <c r="H76" s="84"/>
+      <c r="I76" s="85"/>
+    </row>
+    <row r="78" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A78" s="53" t="s">
+        <v>106</v>
+      </c>
+      <c r="B78" s="53"/>
+      <c r="C78" s="53"/>
+      <c r="D78" s="53"/>
+      <c r="E78" s="53"/>
+      <c r="F78" s="53"/>
+      <c r="G78" s="53"/>
+      <c r="H78" s="53"/>
+      <c r="I78" s="53"/>
+    </row>
+    <row r="79" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B79" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C79" s="74"/>
+      <c r="D79" s="74"/>
+      <c r="E79" s="75"/>
+      <c r="F79" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G79" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H79" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I79" s="74"/>
+      <c r="K79" s="68"/>
+      <c r="L79" s="69"/>
+    </row>
+    <row r="80" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A80" s="36" t="s">
+        <v>76</v>
+      </c>
+      <c r="B80" s="88" t="s">
+        <v>77</v>
+      </c>
+      <c r="C80" s="88"/>
+      <c r="D80" s="88"/>
+      <c r="E80" s="88"/>
+      <c r="F80" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="G80" s="50">
+        <v>3</v>
+      </c>
+      <c r="H80" s="89"/>
+      <c r="I80" s="88"/>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A81" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B81" s="81" t="s">
+        <v>108</v>
+      </c>
+      <c r="C81" s="82"/>
+      <c r="D81" s="82"/>
+      <c r="E81" s="83"/>
+      <c r="F81" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G81" s="7">
+        <v>3</v>
+      </c>
+      <c r="H81" s="113" t="s">
+        <v>109</v>
+      </c>
+      <c r="I81" s="85"/>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A82" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B82" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C82" s="82"/>
+      <c r="D82" s="82"/>
+      <c r="E82" s="83"/>
+      <c r="F82" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G82" s="7">
+        <v>3</v>
+      </c>
+      <c r="H82" s="84" t="s">
+        <v>75</v>
+      </c>
+      <c r="I82" s="85"/>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A83" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B83" s="81" t="s">
+        <v>115</v>
+      </c>
+      <c r="C83" s="82"/>
+      <c r="D83" s="82"/>
+      <c r="E83" s="83"/>
+      <c r="F83" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G83" s="7">
+        <v>3</v>
+      </c>
+      <c r="H83" s="84" t="s">
+        <v>116</v>
+      </c>
+      <c r="I83" s="85"/>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A84" s="127" t="s">
+        <v>166</v>
+      </c>
+      <c r="B84" s="128" t="s">
+        <v>167</v>
+      </c>
+      <c r="C84" s="129"/>
+      <c r="D84" s="129"/>
+      <c r="E84" s="130"/>
+      <c r="F84" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G84" s="7">
+        <v>3</v>
+      </c>
+      <c r="H84" s="84" t="s">
+        <v>45</v>
+      </c>
+      <c r="I84" s="85"/>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A85" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B85" s="81" t="s">
+        <v>118</v>
+      </c>
+      <c r="C85" s="82"/>
+      <c r="D85" s="82"/>
+      <c r="E85" s="83"/>
+      <c r="F85" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G85" s="7">
+        <v>1</v>
+      </c>
+      <c r="H85" s="84"/>
+      <c r="I85" s="85"/>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A86" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B86" s="81" t="s">
+        <v>122</v>
+      </c>
+      <c r="C86" s="82"/>
+      <c r="D86" s="82"/>
+      <c r="E86" s="83"/>
+      <c r="F86" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G86" s="7">
+        <v>3</v>
+      </c>
+      <c r="H86" s="84"/>
+      <c r="I86" s="85"/>
+    </row>
+    <row r="87" spans="1:12" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="7"/>
+      <c r="B87" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="C87" s="15"/>
+      <c r="D87" s="15"/>
+      <c r="E87" s="16"/>
+      <c r="F87" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G87" s="7">
+        <v>3</v>
+      </c>
+      <c r="H87" s="84"/>
+      <c r="I87" s="85"/>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A88" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B88" s="81" t="s">
+        <v>125</v>
+      </c>
+      <c r="C88" s="82"/>
+      <c r="D88" s="82"/>
+      <c r="E88" s="83"/>
+      <c r="F88" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="G88" s="7">
+        <v>1</v>
+      </c>
+      <c r="H88" s="84"/>
+      <c r="I88" s="85"/>
+    </row>
+    <row r="89" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="8"/>
+      <c r="B89" s="81"/>
+      <c r="C89" s="82"/>
+      <c r="D89" s="82"/>
+      <c r="E89" s="83"/>
+      <c r="F89" s="8"/>
+      <c r="G89" s="8">
+        <f>SUM(G80:G88)</f>
+        <v>23</v>
+      </c>
+      <c r="H89" s="84"/>
+      <c r="I89" s="85"/>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A91" s="53" t="s">
+        <v>126</v>
+      </c>
+      <c r="B91" s="53"/>
+      <c r="C91" s="53"/>
+      <c r="D91" s="53"/>
+      <c r="E91" s="53"/>
+      <c r="F91" s="53"/>
+      <c r="G91" s="53"/>
+      <c r="H91" s="53"/>
+      <c r="I91" s="53"/>
+    </row>
+    <row r="92" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B92" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C92" s="74"/>
+      <c r="D92" s="74"/>
+      <c r="E92" s="75"/>
+      <c r="F92" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G92" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H92" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I92" s="74"/>
+      <c r="K92" s="68"/>
+      <c r="L92" s="69"/>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A93" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B93" s="81" t="s">
+        <v>128</v>
+      </c>
+      <c r="C93" s="82"/>
+      <c r="D93" s="82"/>
+      <c r="E93" s="83"/>
+      <c r="F93" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="G93" s="7">
+        <v>10</v>
+      </c>
+      <c r="H93" s="84"/>
+      <c r="I93" s="85"/>
+    </row>
+    <row r="94" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="7"/>
+      <c r="B94" s="81"/>
+      <c r="C94" s="82"/>
+      <c r="D94" s="82"/>
+      <c r="E94" s="83"/>
+      <c r="F94" s="8"/>
+      <c r="G94" s="8">
+        <f>SUM(G93:G93)</f>
+        <v>10</v>
+      </c>
+      <c r="H94" s="84"/>
+      <c r="I94" s="85"/>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A96" s="53" t="s">
+        <v>129</v>
+      </c>
+      <c r="B96" s="53"/>
+      <c r="C96" s="53"/>
+      <c r="D96" s="53"/>
+      <c r="E96" s="53"/>
+      <c r="F96" s="53"/>
+      <c r="G96" s="53"/>
+      <c r="H96" s="53"/>
+      <c r="I96" s="53"/>
+    </row>
+    <row r="97" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B97" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C97" s="74"/>
+      <c r="D97" s="74"/>
+      <c r="E97" s="75"/>
+      <c r="F97" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G97" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H97" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I97" s="74"/>
+      <c r="K97" s="68"/>
+      <c r="L97" s="69"/>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A98" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B98" s="81" t="s">
+        <v>131</v>
+      </c>
+      <c r="C98" s="82"/>
+      <c r="D98" s="82"/>
+      <c r="E98" s="83"/>
+      <c r="F98" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G98" s="7">
+        <v>4</v>
+      </c>
+      <c r="H98" s="84" t="s">
+        <v>132</v>
+      </c>
+      <c r="I98" s="85"/>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A99" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B99" s="81" t="s">
+        <v>145</v>
+      </c>
+      <c r="C99" s="82"/>
+      <c r="D99" s="82"/>
+      <c r="E99" s="83"/>
+      <c r="F99" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G99" s="7">
+        <v>3</v>
+      </c>
+      <c r="H99" s="84"/>
+      <c r="I99" s="85"/>
+    </row>
+    <row r="100" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A100" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B100" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="C100" s="15"/>
+      <c r="D100" s="15"/>
+      <c r="E100" s="16"/>
+      <c r="F100" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G100" s="7">
+        <v>3</v>
+      </c>
+      <c r="H100" s="105"/>
+      <c r="I100" s="106"/>
+    </row>
+    <row r="101" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A101" s="7"/>
+      <c r="B101" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="C101" s="15"/>
+      <c r="D101" s="15"/>
+      <c r="E101" s="16"/>
+      <c r="F101" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G101" s="7">
+        <v>3</v>
+      </c>
+      <c r="H101" s="105"/>
+      <c r="I101" s="106"/>
+    </row>
+    <row r="102" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A102" s="20" t="s">
+        <v>139</v>
+      </c>
+      <c r="B102" s="81" t="s">
+        <v>140</v>
+      </c>
+      <c r="C102" s="82"/>
+      <c r="D102" s="82"/>
+      <c r="E102" s="83"/>
+      <c r="F102" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="G102" s="7">
+        <v>2</v>
+      </c>
+      <c r="H102" s="84"/>
+      <c r="I102" s="85"/>
+    </row>
+    <row r="103" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A103" s="7"/>
+      <c r="B103" s="81" t="s">
+        <v>141</v>
+      </c>
+      <c r="C103" s="82"/>
+      <c r="D103" s="82"/>
+      <c r="E103" s="83"/>
+      <c r="F103" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="G103" s="7">
+        <v>3</v>
+      </c>
+      <c r="H103" s="84"/>
+      <c r="I103" s="85"/>
+    </row>
+    <row r="104" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="8"/>
+      <c r="B104" s="81"/>
+      <c r="C104" s="82"/>
+      <c r="D104" s="82"/>
+      <c r="E104" s="83"/>
+      <c r="F104" s="8"/>
+      <c r="G104" s="8">
+        <f>SUM(G98:G103)</f>
+        <v>18</v>
+      </c>
+      <c r="H104" s="84"/>
+      <c r="I104" s="85"/>
+    </row>
+    <row r="106" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A106" s="53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B106" s="53"/>
+      <c r="C106" s="53"/>
+      <c r="D106" s="53"/>
+      <c r="E106" s="53"/>
+      <c r="F106" s="53"/>
+      <c r="G106" s="53"/>
+      <c r="H106" s="53"/>
+      <c r="I106" s="53"/>
+    </row>
+    <row r="107" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B107" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C107" s="74"/>
+      <c r="D107" s="74"/>
+      <c r="E107" s="75"/>
+      <c r="F107" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G107" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H107" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I107" s="74"/>
+      <c r="K107" s="68"/>
+      <c r="L107" s="69"/>
+    </row>
+    <row r="108" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A108" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B108" s="81" t="s">
+        <v>131</v>
+      </c>
+      <c r="C108" s="82"/>
+      <c r="D108" s="82"/>
+      <c r="E108" s="83"/>
+      <c r="F108" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G108" s="7">
+        <v>4</v>
+      </c>
+      <c r="H108" s="84" t="s">
+        <v>132</v>
+      </c>
+      <c r="I108" s="85"/>
+    </row>
+    <row r="109" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A109" s="127" t="s">
+        <v>168</v>
+      </c>
+      <c r="B109" s="128" t="s">
+        <v>169</v>
+      </c>
+      <c r="C109" s="129"/>
+      <c r="D109" s="129"/>
+      <c r="E109" s="130"/>
+      <c r="F109" s="127" t="s">
+        <v>32</v>
+      </c>
+      <c r="G109" s="127">
+        <v>4</v>
+      </c>
+      <c r="H109" s="131" t="s">
+        <v>135</v>
+      </c>
+      <c r="I109" s="132"/>
+    </row>
+    <row r="110" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A110" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B110" s="81" t="s">
+        <v>146</v>
+      </c>
+      <c r="C110" s="82"/>
+      <c r="D110" s="82"/>
+      <c r="E110" s="83"/>
+      <c r="F110" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G110" s="7">
+        <v>3</v>
+      </c>
+      <c r="H110" s="84"/>
+      <c r="I110" s="85"/>
+    </row>
+    <row r="111" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A111" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B111" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="C111" s="15"/>
+      <c r="D111" s="15"/>
+      <c r="E111" s="16"/>
+      <c r="F111" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G111" s="7">
+        <v>3</v>
+      </c>
+      <c r="H111" s="84"/>
+      <c r="I111" s="85"/>
+    </row>
+    <row r="112" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A112" s="7"/>
+      <c r="B112" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="C112" s="15"/>
+      <c r="D112" s="15"/>
+      <c r="E112" s="16"/>
+      <c r="F112" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G112" s="7">
+        <v>4</v>
+      </c>
+      <c r="H112" s="107"/>
+      <c r="I112" s="108"/>
+    </row>
+    <row r="113" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="8"/>
+      <c r="B113" s="81"/>
+      <c r="C113" s="82"/>
+      <c r="D113" s="82"/>
+      <c r="E113" s="83"/>
+      <c r="F113" s="8"/>
+      <c r="G113" s="8">
+        <f>SUM(G108:G112)</f>
+        <v>18</v>
+      </c>
+      <c r="H113" s="84"/>
+      <c r="I113" s="85"/>
+    </row>
+    <row r="115" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A115" s="53" t="s">
+        <v>150</v>
+      </c>
+      <c r="B115" s="53"/>
+      <c r="C115" s="53"/>
+      <c r="D115" s="53"/>
+      <c r="E115" s="53"/>
+      <c r="F115" s="53"/>
+      <c r="G115" s="53"/>
+      <c r="H115" s="53"/>
+      <c r="I115" s="53"/>
+    </row>
+    <row r="116" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B116" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C116" s="74"/>
+      <c r="D116" s="74"/>
+      <c r="E116" s="75"/>
+      <c r="F116" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G116" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H116" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I116" s="74"/>
+      <c r="K116" s="68"/>
+      <c r="L116" s="69"/>
+    </row>
+    <row r="117" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A117" s="7"/>
+      <c r="B117" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="C117" s="15"/>
+      <c r="D117" s="15"/>
+      <c r="E117" s="16"/>
+      <c r="F117" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G117" s="7">
+        <v>3</v>
+      </c>
+      <c r="H117" s="107"/>
+      <c r="I117" s="108"/>
+    </row>
+    <row r="118" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A118" s="7"/>
+      <c r="B118" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="C118" s="15"/>
+      <c r="D118" s="15"/>
+      <c r="E118" s="16"/>
+      <c r="F118" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G118" s="7">
+        <v>3</v>
+      </c>
+      <c r="H118" s="84"/>
+      <c r="I118" s="85"/>
+    </row>
+    <row r="119" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A119" s="7"/>
+      <c r="B119" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="C119" s="15"/>
+      <c r="D119" s="15"/>
+      <c r="E119" s="16"/>
+      <c r="F119" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G119" s="7">
+        <v>3</v>
+      </c>
+      <c r="H119" s="84"/>
+      <c r="I119" s="85"/>
+    </row>
+    <row r="120" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="8"/>
+      <c r="B120" s="81"/>
+      <c r="C120" s="82"/>
+      <c r="D120" s="82"/>
+      <c r="E120" s="83"/>
+      <c r="F120" s="8"/>
+      <c r="G120" s="8">
+        <f>SUM(G117:G119)</f>
+        <v>9</v>
+      </c>
+      <c r="H120" s="84"/>
+      <c r="I120" s="85"/>
+    </row>
+    <row r="121" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="1"/>
+      <c r="B121" s="24"/>
+      <c r="C121" s="24"/>
+      <c r="D121" s="24"/>
+      <c r="E121" s="24"/>
+      <c r="F121" s="1"/>
+      <c r="G121" s="1"/>
+      <c r="H121" s="25"/>
+      <c r="I121" s="24"/>
+    </row>
+    <row r="122" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A122" s="53" t="s">
+        <v>157</v>
+      </c>
+      <c r="B122" s="53"/>
+      <c r="C122" s="53"/>
+      <c r="D122" s="53"/>
+      <c r="E122" s="53"/>
+      <c r="F122" s="53"/>
+      <c r="G122" s="53"/>
+      <c r="H122" s="53"/>
+      <c r="I122" s="53"/>
+    </row>
+    <row r="123" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B123" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C123" s="74"/>
+      <c r="D123" s="74"/>
+      <c r="E123" s="75"/>
+      <c r="F123" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G123" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H123" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I123" s="74"/>
+      <c r="K123" s="68"/>
+      <c r="L123" s="69"/>
+    </row>
+    <row r="124" spans="1:12" s="27" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="26"/>
+      <c r="B124" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="C124" s="15"/>
+      <c r="D124" s="15"/>
+      <c r="E124" s="16"/>
+      <c r="F124" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G124" s="7">
+        <v>3</v>
+      </c>
+      <c r="H124" s="109"/>
+      <c r="I124" s="109"/>
+    </row>
+    <row r="125" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A125" s="7"/>
+      <c r="B125" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="C125" s="15"/>
+      <c r="D125" s="15"/>
+      <c r="E125" s="16"/>
+      <c r="F125" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G125" s="7">
+        <v>4</v>
+      </c>
+      <c r="H125" s="84"/>
+      <c r="I125" s="85"/>
+    </row>
+    <row r="126" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A126" s="7"/>
+      <c r="B126" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="C126" s="15"/>
+      <c r="D126" s="15"/>
+      <c r="E126" s="16"/>
+      <c r="F126" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G126" s="7">
+        <v>4</v>
+      </c>
+      <c r="H126" s="84"/>
+      <c r="I126" s="85"/>
+    </row>
+    <row r="127" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A127" s="7"/>
+      <c r="B127" s="14"/>
+      <c r="C127" s="15"/>
+      <c r="D127" s="15"/>
+      <c r="E127" s="16"/>
+      <c r="F127" s="7"/>
+      <c r="G127" s="8">
+        <f>SUM(G121:G126)</f>
+        <v>11</v>
+      </c>
+      <c r="H127" s="84"/>
+      <c r="I127" s="85"/>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A129" s="114" t="s">
+        <v>170</v>
+      </c>
+      <c r="B129" s="115"/>
+      <c r="C129" s="115"/>
+      <c r="D129" s="115"/>
+      <c r="E129" s="115"/>
+      <c r="F129" s="115"/>
+      <c r="G129" s="115"/>
+      <c r="H129" s="115"/>
+      <c r="I129" s="116"/>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A130" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B130" s="117" t="s">
+        <v>26</v>
+      </c>
+      <c r="C130" s="118"/>
+      <c r="D130" s="118"/>
+      <c r="E130" s="119"/>
+      <c r="F130" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G130" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H130" s="117" t="s">
+        <v>29</v>
+      </c>
+      <c r="I130" s="119"/>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A131" s="120" t="s">
+        <v>171</v>
+      </c>
+      <c r="B131" s="96" t="s">
+        <v>172</v>
+      </c>
+      <c r="C131" s="96"/>
+      <c r="D131" s="96"/>
+      <c r="E131" s="97"/>
+      <c r="F131" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G131" s="50">
+        <v>3</v>
+      </c>
+      <c r="H131" s="121"/>
+      <c r="I131" s="122"/>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A132" s="123" t="s">
+        <v>173</v>
+      </c>
+      <c r="B132" s="96" t="s">
+        <v>174</v>
+      </c>
+      <c r="C132" s="96"/>
+      <c r="D132" s="96"/>
+      <c r="E132" s="97"/>
+      <c r="F132" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G132" s="50">
+        <v>3</v>
+      </c>
+      <c r="H132" s="121"/>
+      <c r="I132" s="122"/>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A133" s="123" t="s">
+        <v>175</v>
+      </c>
+      <c r="B133" s="96" t="s">
+        <v>176</v>
+      </c>
+      <c r="C133" s="96"/>
+      <c r="D133" s="96"/>
+      <c r="E133" s="97"/>
+      <c r="F133" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G133" s="50">
+        <v>3</v>
+      </c>
+      <c r="H133" s="121"/>
+      <c r="I133" s="122"/>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A134" s="120" t="s">
+        <v>177</v>
+      </c>
+      <c r="B134" s="96" t="s">
+        <v>178</v>
+      </c>
+      <c r="C134" s="96"/>
+      <c r="D134" s="96"/>
+      <c r="E134" s="97"/>
+      <c r="F134" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G134" s="50">
+        <v>3</v>
+      </c>
+      <c r="H134" s="121"/>
+      <c r="I134" s="122"/>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A135" s="123" t="s">
+        <v>179</v>
+      </c>
+      <c r="B135" s="96" t="s">
+        <v>180</v>
+      </c>
+      <c r="C135" s="96"/>
+      <c r="D135" s="96"/>
+      <c r="E135" s="97"/>
+      <c r="F135" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G135" s="50">
+        <v>3</v>
+      </c>
+      <c r="H135" s="121"/>
+      <c r="I135" s="122"/>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A136" s="123" t="s">
+        <v>181</v>
+      </c>
+      <c r="B136" s="96" t="s">
+        <v>182</v>
+      </c>
+      <c r="C136" s="96"/>
+      <c r="D136" s="96"/>
+      <c r="E136" s="97"/>
+      <c r="F136" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G136" s="50">
+        <v>3</v>
+      </c>
+      <c r="H136" s="121"/>
+      <c r="I136" s="122"/>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A137" s="123" t="s">
+        <v>183</v>
+      </c>
+      <c r="B137" s="124" t="s">
+        <v>184</v>
+      </c>
+      <c r="C137" s="88"/>
+      <c r="D137" s="88"/>
+      <c r="E137" s="88"/>
+      <c r="F137" s="125" t="s">
+        <v>105</v>
+      </c>
+      <c r="G137" s="50">
+        <v>3</v>
+      </c>
+      <c r="H137" s="121"/>
+      <c r="I137" s="122"/>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A139" s="126" t="s">
+        <v>185</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="213">
+    <mergeCell ref="B135:E135"/>
+    <mergeCell ref="H135:I135"/>
+    <mergeCell ref="B136:E136"/>
+    <mergeCell ref="H136:I136"/>
+    <mergeCell ref="B137:E137"/>
+    <mergeCell ref="H137:I137"/>
+    <mergeCell ref="B132:E132"/>
+    <mergeCell ref="H132:I132"/>
+    <mergeCell ref="B133:E133"/>
+    <mergeCell ref="H133:I133"/>
+    <mergeCell ref="B134:E134"/>
+    <mergeCell ref="H134:I134"/>
+    <mergeCell ref="H127:I127"/>
+    <mergeCell ref="A129:I129"/>
+    <mergeCell ref="B130:E130"/>
+    <mergeCell ref="H130:I130"/>
+    <mergeCell ref="B131:E131"/>
+    <mergeCell ref="H131:I131"/>
+    <mergeCell ref="B123:E123"/>
+    <mergeCell ref="H123:I123"/>
+    <mergeCell ref="K123:L123"/>
+    <mergeCell ref="H124:I124"/>
+    <mergeCell ref="H125:I125"/>
+    <mergeCell ref="H126:I126"/>
+    <mergeCell ref="H117:I117"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="H119:I119"/>
+    <mergeCell ref="B120:E120"/>
+    <mergeCell ref="H120:I120"/>
+    <mergeCell ref="A122:I122"/>
+    <mergeCell ref="B113:E113"/>
+    <mergeCell ref="H113:I113"/>
+    <mergeCell ref="A115:I115"/>
+    <mergeCell ref="B116:E116"/>
+    <mergeCell ref="H116:I116"/>
+    <mergeCell ref="K116:L116"/>
+    <mergeCell ref="B109:E109"/>
+    <mergeCell ref="H109:I109"/>
+    <mergeCell ref="B110:E110"/>
+    <mergeCell ref="H110:I110"/>
+    <mergeCell ref="H111:I111"/>
+    <mergeCell ref="H112:I112"/>
     <mergeCell ref="A106:I106"/>
     <mergeCell ref="B107:E107"/>
     <mergeCell ref="H107:I107"/>
     <mergeCell ref="K107:L107"/>
     <mergeCell ref="B108:E108"/>
     <mergeCell ref="H108:I108"/>
     <mergeCell ref="B102:E102"/>
     <mergeCell ref="H102:I102"/>
     <mergeCell ref="B103:E103"/>
     <mergeCell ref="H103:I103"/>
     <mergeCell ref="B104:E104"/>
     <mergeCell ref="H104:I104"/>
-    <mergeCell ref="B113:E113"/>
-[...24 lines deleted...]
-    <mergeCell ref="A125:I125"/>
+    <mergeCell ref="B98:E98"/>
+    <mergeCell ref="H98:I98"/>
+    <mergeCell ref="B99:E99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="H100:I100"/>
+    <mergeCell ref="H101:I101"/>
+    <mergeCell ref="B94:E94"/>
+    <mergeCell ref="H94:I94"/>
+    <mergeCell ref="A96:I96"/>
+    <mergeCell ref="B97:E97"/>
+    <mergeCell ref="H97:I97"/>
+    <mergeCell ref="K97:L97"/>
+    <mergeCell ref="A91:I91"/>
+    <mergeCell ref="B92:E92"/>
+    <mergeCell ref="H92:I92"/>
+    <mergeCell ref="K92:L92"/>
+    <mergeCell ref="B93:E93"/>
+    <mergeCell ref="H93:I93"/>
+    <mergeCell ref="B86:E86"/>
+    <mergeCell ref="H86:I86"/>
+    <mergeCell ref="H87:I87"/>
+    <mergeCell ref="B88:E88"/>
+    <mergeCell ref="H88:I88"/>
+    <mergeCell ref="B89:E89"/>
+    <mergeCell ref="H89:I89"/>
+    <mergeCell ref="B83:E83"/>
+    <mergeCell ref="H83:I83"/>
+    <mergeCell ref="B84:E84"/>
+    <mergeCell ref="H84:I84"/>
+    <mergeCell ref="B85:E85"/>
+    <mergeCell ref="H85:I85"/>
+    <mergeCell ref="K79:L79"/>
+    <mergeCell ref="B80:E80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="B81:E81"/>
+    <mergeCell ref="H81:I81"/>
+    <mergeCell ref="B82:E82"/>
+    <mergeCell ref="H82:I82"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="B76:E76"/>
+    <mergeCell ref="H76:I76"/>
+    <mergeCell ref="A78:I78"/>
+    <mergeCell ref="B79:E79"/>
+    <mergeCell ref="H79:I79"/>
+    <mergeCell ref="B72:E72"/>
+    <mergeCell ref="H72:I72"/>
+    <mergeCell ref="B73:E73"/>
+    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="B74:E74"/>
+    <mergeCell ref="H74:I74"/>
+    <mergeCell ref="B69:E69"/>
+    <mergeCell ref="H69:I69"/>
+    <mergeCell ref="B70:E70"/>
+    <mergeCell ref="H70:I70"/>
+    <mergeCell ref="B71:E71"/>
+    <mergeCell ref="H71:I71"/>
+    <mergeCell ref="A66:I66"/>
+    <mergeCell ref="B67:E67"/>
+    <mergeCell ref="H67:I67"/>
+    <mergeCell ref="K67:L67"/>
+    <mergeCell ref="B68:E68"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="H62:I62"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="H63:I63"/>
+    <mergeCell ref="B64:E64"/>
+    <mergeCell ref="H64:I64"/>
+    <mergeCell ref="B59:E59"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="B60:E60"/>
+    <mergeCell ref="H60:I60"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="K55:L55"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="H58:I58"/>
+    <mergeCell ref="B51:E51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="B52:E52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="A54:I54"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="B49:E49"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="A43:I43"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="A30:I30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="A21:I21"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="A14:I14"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:F6"/>
+    <mergeCell ref="G6:H7"/>
+    <mergeCell ref="I6:I7"/>
   </mergeCells>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup orientation="portrait" r:id="rId2"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;10ENG&amp;R&amp;10&amp;P</oddFooter>
+    <oddFooter>&amp;L&amp;10ENG&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K0000FF Classification: Restricted&amp;R&amp;10&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>MEEC</vt:lpstr>
+      <vt:lpstr>MEEC (IDMS)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alvin Tan Jian Kun</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>