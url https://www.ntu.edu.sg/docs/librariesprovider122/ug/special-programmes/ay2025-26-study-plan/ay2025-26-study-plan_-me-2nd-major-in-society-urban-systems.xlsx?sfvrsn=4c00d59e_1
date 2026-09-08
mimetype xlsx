--- v0 (2026-01-06)
+++ v1 (2026-09-08)
@@ -1,142 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://entuedu-my.sharepoint.com/personal/ajktan_staff_main_ntu_edu_sg/Documents/MAE/Study Plan/AY2025-26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{7C7D070A-6E72-4A53-BC2D-7F85126397B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F98FE8F1-B9AF-4FC3-97FB-B437C5201E4C}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F55A4E00-B0DF-411B-A4C0-A91335A40915}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="884" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="884" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="MESU" sheetId="25" r:id="rId1"/>
+    <sheet name="MESU (IDMS)" sheetId="26" r:id="rId2"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_">[1]AERO!$G$3:$G$20</definedName>
     <definedName name="__">[1]AERO!$B$3:$B$20</definedName>
     <definedName name="___">[1]AERO!$G$24:$G$43</definedName>
     <definedName name="_____">[1]AERO!$B$24:$B$43</definedName>
     <definedName name="_7">[1]AERO!$G$63:$G$72</definedName>
     <definedName name="_8">[1]AERO!$B$63:$B$72</definedName>
     <definedName name="A">[1]AERO!$G$47:$G$60</definedName>
     <definedName name="aero2_y2_au">[2]AERO2_2017!$G$10:$G$31</definedName>
     <definedName name="aero2_y2_t">[2]AERO2_2017!$B$10:$B$31</definedName>
     <definedName name="aero2_y3_au">[2]AERO2_2017!$G$35:$G$48</definedName>
     <definedName name="aero2_y3_t">[2]AERO2_2017!$B$35:$B$48</definedName>
     <definedName name="aero2_y4_au">[2]AERO2_2017!$G$52:$G$65</definedName>
     <definedName name="aero2_y4_t">[2]AERO2_2017!$B$52:$B$65</definedName>
     <definedName name="ASDA">[3]AERO!$G$3:$G$20</definedName>
     <definedName name="ASDA1">[3]AERO!$B$3:$B$20</definedName>
     <definedName name="B">[1]AERO!$B$47:$B$60</definedName>
     <definedName name="USP1A_AERO1_AU">[3]AERO!$G$3:$G$20</definedName>
     <definedName name="USP1A_AERO1_T">[3]AERO!$B$3:$B$20</definedName>
     <definedName name="USP1A_AERO2_AU">[3]AERO!$G$24:$G$43</definedName>
     <definedName name="USP1A_AERO2_T">[3]AERO!$B$24:$B$43</definedName>
     <definedName name="USP1A_AERO3_AU">[3]AERO!$G$47:$G$60</definedName>
     <definedName name="USP1A_AERO3_T">[3]AERO!$B$47:$B$60</definedName>
     <definedName name="USP1A_AERO4_AU">[3]AERO!$G$63:$G$72</definedName>
     <definedName name="USP1A_AERO4_T">[3]AERO!$B$63:$B$72</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G97" i="25" l="1"/>
+  <c r="G97" i="26" l="1"/>
+  <c r="G87" i="26"/>
+  <c r="G77" i="26"/>
+  <c r="G72" i="26"/>
+  <c r="G59" i="26"/>
+  <c r="G47" i="26"/>
+  <c r="G35" i="26"/>
+  <c r="G12" i="26"/>
+  <c r="F12" i="26"/>
+  <c r="E12" i="26"/>
+  <c r="D12" i="26"/>
+  <c r="C12" i="26"/>
+  <c r="I11" i="26"/>
+  <c r="I10" i="26"/>
+  <c r="I9" i="26"/>
+  <c r="G97" i="25"/>
   <c r="G87" i="25"/>
   <c r="G77" i="25"/>
   <c r="G72" i="25"/>
   <c r="G59" i="25"/>
   <c r="G47" i="25"/>
   <c r="G35" i="25"/>
   <c r="G12" i="25"/>
   <c r="F12" i="25"/>
   <c r="E12" i="25"/>
   <c r="D12" i="25"/>
   <c r="C12" i="25"/>
   <c r="I11" i="25"/>
   <c r="I10" i="25"/>
   <c r="I9" i="25"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="490" uniqueCount="166">
   <si>
     <t>(FIRST YEAR ADMISSION)</t>
   </si>
   <si>
     <t>SUMMARY OF ACADEMIC UNIT REQUIREMENT</t>
   </si>
   <si>
     <t>Year of Study</t>
   </si>
   <si>
     <t>MPE</t>
   </si>
   <si>
     <t>CC</t>
   </si>
   <si>
     <t>BDE</t>
   </si>
   <si>
     <t>Total AU</t>
   </si>
   <si>
     <t>24/25*</t>
   </si>
   <si>
@@ -513,57 +530,135 @@
     <t>MA2024</t>
   </si>
   <si>
     <t>Engineering Materials &amp; Manufacturing Processes</t>
   </si>
   <si>
     <t>Year 4 standing, 2 semesters</t>
   </si>
   <si>
     <t>CSL</t>
   </si>
   <si>
     <t>19/20*</t>
   </si>
   <si>
     <t>MLXXXX</t>
   </si>
   <si>
     <t>ML0004</t>
   </si>
   <si>
     <t>Care, Serve, Learn (CSL)</t>
   </si>
   <si>
     <t>*  Students without 'A' Level/Senior High School Physics will take 'PH1012 Physics A' (4AU).</t>
+  </si>
+  <si>
+    <t>AY2026-27 CURRICULUM FOR BACHELOR OF ENGINEERING (MECHANICAL ENGINEERING - INTELLIGENT DESIGN MANUFACTURING STREAM)</t>
+  </si>
+  <si>
+    <t>*  Students without 'A' Level Physics will take 'PH1012 Physics A' (4AU).</t>
+  </si>
+  <si>
+    <t>MA2015</t>
+  </si>
+  <si>
+    <t>Design Thinking and Methods#</t>
+  </si>
+  <si>
+    <t>MA1603</t>
+  </si>
+  <si>
+    <t>Introduction to Embedded Systems</t>
+  </si>
+  <si>
+    <t>MA3010</t>
+  </si>
+  <si>
+    <t>Thermodynamics &amp; Heat Transfer</t>
+  </si>
+  <si>
+    <t>MA4014</t>
+  </si>
+  <si>
+    <t>Intelligent Engineering Design#</t>
+  </si>
+  <si>
+    <t>YEAR 4 MPE</t>
+  </si>
+  <si>
+    <t>MA4829</t>
+  </si>
+  <si>
+    <t>Machine Intelligence</t>
+  </si>
+  <si>
+    <t>MA4830</t>
+  </si>
+  <si>
+    <t>Realtime Software for Mechatronics Systems</t>
+  </si>
+  <si>
+    <t>MA4831</t>
+  </si>
+  <si>
+    <t>Computer-Aided Engineering</t>
+  </si>
+  <si>
+    <t>MA4845</t>
+  </si>
+  <si>
+    <t>Additive Manufacturing#</t>
+  </si>
+  <si>
+    <t>MA4858</t>
+  </si>
+  <si>
+    <t>Product Innovation#</t>
+  </si>
+  <si>
+    <t>MA4884</t>
+  </si>
+  <si>
+    <t>Systems Thinking and Systems Engineering</t>
+  </si>
+  <si>
+    <t>MA4893</t>
+  </si>
+  <si>
+    <t>Cyber-Physical Systems and Integration#</t>
+  </si>
+  <si>
+    <t xml:space="preserve"># Tentative course title, pending submission of course proposal. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
@@ -573,72 +668,96 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0054A6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="15">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
@@ -772,56 +891,119 @@
       </left>
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -842,205 +1024,326 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF006600"/>
       <color rgb="FF008000"/>
       <color rgb="FF0054A6"/>
       <color rgb="FF32BCAD"/>
       <color rgb="FFFF9933"/>
       <color rgb="FFFF6600"/>
       <color rgb="FF003478"/>
       <color rgb="FF00FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://entuedu.sharepoint.com/sites/MAEUGOFFICE/Shared%20Documents/General/ug/Curriculum/ICC/ICC_Updated%20June%202025/AY2021-22%20AERO%20ME%20USP.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://entuedu.sharepoint.com/abalone/NTU_2013_2014/Backup_28Oct2013/Curriculum/Admitted%20AY2017/AY1718%20AERO%20Poly%20(19%20Aug%202016).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\download\AY2021-22%20AERO%20ME%20USP.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="AU Requirement_USP"/>
       <sheetName val="AERO"/>
       <sheetName val="ME"/>
       <sheetName val="ME (DES)"/>
       <sheetName val="ME (RMS)"/>
     </sheetNames>
     <sheetDataSet>
@@ -1059,51 +1362,458 @@
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="AU Requirement"/>
       <sheetName val="AERO2_2017"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="AU Requirement_USP"/>
       <sheetName val="AERO"/>
       <sheetName val="ME"/>
       <sheetName val="ME (DES)"/>
       <sheetName val="ME (RMS)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
-      <sheetData sheetId="1"/>
+      <sheetData sheetId="1">
+        <row r="3">
+          <cell r="B3" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G3">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="B4" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G4">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="G5">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="B6" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G6">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="B7" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G7">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="B8" t="str">
+            <v>UC</v>
+          </cell>
+          <cell r="G8">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="B9" t="str">
+            <v>UC</v>
+          </cell>
+          <cell r="G9">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="G10">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="B13" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G13">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="B14" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G14">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="B15" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G15">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="B16" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G16">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="B17" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G17">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="B18" t="str">
+            <v>UC</v>
+          </cell>
+          <cell r="G18">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="B19" t="str">
+            <v>UC</v>
+          </cell>
+          <cell r="G19">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="B20" t="str">
+            <v>CC</v>
+          </cell>
+          <cell r="G20">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="B24" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G24">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="B25" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G25">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="B26" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G26">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="B27" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G27">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="B28" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G28">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="B29" t="str">
+            <v>UPE</v>
+          </cell>
+          <cell r="G29">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="B30" t="str">
+            <v>UPE</v>
+          </cell>
+          <cell r="G30">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="B31" t="str">
+            <v>CC</v>
+          </cell>
+          <cell r="G31">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="G32">
+            <v>21</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="B35" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G35">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="36">
+          <cell r="B36" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G36">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="37">
+          <cell r="B37" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G37">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="38">
+          <cell r="B38" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G38">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="39">
+          <cell r="B39" t="str">
+            <v>UPE</v>
+          </cell>
+          <cell r="G39">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="B40" t="str">
+            <v>UPE</v>
+          </cell>
+          <cell r="G40">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="B41" t="str">
+            <v>FC</v>
+          </cell>
+          <cell r="G41">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="42">
+          <cell r="B42" t="str">
+            <v>CC</v>
+          </cell>
+          <cell r="G42">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="B47" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G47">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="B48" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G48">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="B49" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G49">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="B50" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G50">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="51">
+          <cell r="B51" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G51">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="52">
+          <cell r="B52" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G52">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="53">
+          <cell r="B53" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G53">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="54">
+          <cell r="G54">
+            <v>18</v>
+          </cell>
+        </row>
+        <row r="57">
+          <cell r="B57" t="str">
+            <v>FC</v>
+          </cell>
+          <cell r="G57">
+            <v>10</v>
+          </cell>
+        </row>
+        <row r="58">
+          <cell r="B58" t="str">
+            <v>BDE</v>
+          </cell>
+          <cell r="G58">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="59">
+          <cell r="B59" t="str">
+            <v>BDE</v>
+          </cell>
+          <cell r="G59">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="60">
+          <cell r="G60">
+            <v>16</v>
+          </cell>
+        </row>
+        <row r="63">
+          <cell r="B63" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G63">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="64">
+          <cell r="B64" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G64">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="65">
+          <cell r="B65" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G65">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="66">
+          <cell r="B66" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G66">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="67">
+          <cell r="B67" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G67">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="68">
+          <cell r="G68">
+            <v>16</v>
+          </cell>
+        </row>
+        <row r="71">
+          <cell r="B71" t="str">
+            <v>C</v>
+          </cell>
+          <cell r="G71">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="72">
+          <cell r="B72" t="str">
+            <v>PE</v>
+          </cell>
+          <cell r="G72">
+            <v>3</v>
+          </cell>
+        </row>
+      </sheetData>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -1333,1894 +2043,3908 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ntu.edu.sg/ase/admissions/undergraduate-programmes/second-major-in-sustainability" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ntu.edu.sg/ase/admissions/undergraduate-programmes/second-major-in-sustainability" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:L97"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="13" topLeftCell="A14" activePane="bottomLeft" state="frozenSplit"/>
       <selection pane="bottomLeft" activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="14.140625" style="9" customWidth="1"/>
     <col min="7" max="8" width="8" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.140625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="53" t="s">
         <v>119</v>
       </c>
-      <c r="B1" s="40"/>
-[...6 lines deleted...]
-      <c r="I1" s="40"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
     </row>
     <row r="2" spans="1:12" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="53" t="s">
         <v>97</v>
       </c>
-      <c r="B2" s="40"/>
-[...6 lines deleted...]
-      <c r="I2" s="40"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
     </row>
     <row r="3" spans="1:12" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="40"/>
-[...6 lines deleted...]
-      <c r="I3" s="40"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A5" s="32" t="s">
+      <c r="A5" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="32"/>
-[...6 lines deleted...]
-      <c r="I5" s="32"/>
+      <c r="B5" s="37"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
     </row>
     <row r="6" spans="1:12" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="25" t="s">
         <v>120</v>
       </c>
-      <c r="C6" s="47"/>
-      <c r="D6" s="46" t="s">
+      <c r="C6" s="26"/>
+      <c r="D6" s="25" t="s">
         <v>121</v>
       </c>
-      <c r="E6" s="48"/>
-[...1 lines deleted...]
-      <c r="G6" s="49" t="s">
+      <c r="E6" s="27"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="28" t="s">
         <v>122</v>
       </c>
-      <c r="H6" s="50"/>
-      <c r="I6" s="44" t="s">
+      <c r="H6" s="29"/>
+      <c r="I6" s="23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:12" s="11" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-      <c r="A7" s="45"/>
+      <c r="A7" s="24"/>
       <c r="B7" s="15" t="s">
         <v>123</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>124</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>126</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="G7" s="51"/>
-[...1 lines deleted...]
-      <c r="I7" s="45"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="24"/>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>1</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="8">
         <v>6</v>
       </c>
       <c r="E8" s="18"/>
       <c r="F8" s="17"/>
-      <c r="G8" s="41">
+      <c r="G8" s="54">
         <v>6</v>
       </c>
-      <c r="H8" s="42"/>
+      <c r="H8" s="55"/>
       <c r="I8" s="12" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>2</v>
       </c>
       <c r="B9" s="8">
         <v>27</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8">
         <v>8</v>
       </c>
       <c r="E9" s="18">
         <v>3</v>
       </c>
       <c r="F9" s="17"/>
-      <c r="G9" s="41">
+      <c r="G9" s="54">
         <v>6</v>
       </c>
-      <c r="H9" s="42"/>
+      <c r="H9" s="55"/>
       <c r="I9" s="12">
         <f t="shared" ref="I9:I11" si="0">SUM(B9:H9)</f>
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>3</v>
       </c>
       <c r="B10" s="8">
         <v>16</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="18">
         <v>11</v>
       </c>
       <c r="F10" s="17"/>
-      <c r="G10" s="41">
+      <c r="G10" s="54">
         <v>6</v>
       </c>
-      <c r="H10" s="42"/>
+      <c r="H10" s="55"/>
       <c r="I10" s="12">
         <f t="shared" si="0"/>
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>4</v>
       </c>
       <c r="B11" s="8">
         <v>12</v>
       </c>
       <c r="C11" s="8">
         <v>6</v>
       </c>
       <c r="D11" s="8"/>
       <c r="E11" s="18">
         <v>2</v>
       </c>
       <c r="F11" s="17">
         <v>3</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="54">
         <v>12</v>
       </c>
-      <c r="H11" s="42"/>
+      <c r="H11" s="55"/>
       <c r="I11" s="12">
         <f t="shared" si="0"/>
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="4">
         <f t="shared" ref="C12:F12" si="1">SUM(C8:C11)</f>
         <v>6</v>
       </c>
       <c r="D12" s="4">
         <f t="shared" si="1"/>
         <v>14</v>
       </c>
       <c r="E12" s="4">
         <f t="shared" si="1"/>
         <v>16</v>
       </c>
       <c r="F12" s="4">
         <f t="shared" si="1"/>
         <v>3</v>
       </c>
-      <c r="G12" s="43">
+      <c r="G12" s="56">
         <f>SUM(G8:H11)</f>
         <v>30</v>
       </c>
-      <c r="H12" s="42"/>
+      <c r="H12" s="55"/>
       <c r="I12" s="12" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>139</v>
       </c>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A15" s="32" t="s">
+      <c r="A15" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="32"/>
-[...6 lines deleted...]
-      <c r="I15" s="32"/>
+      <c r="B15" s="37"/>
+      <c r="C15" s="37"/>
+      <c r="D15" s="37"/>
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="37"/>
+      <c r="H15" s="37"/>
+      <c r="I15" s="37"/>
     </row>
     <row r="16" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="27" t="s">
+      <c r="B16" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="28"/>
-[...1 lines deleted...]
-      <c r="E16" s="29"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="40"/>
       <c r="F16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="H16" s="27" t="s">
+      <c r="H16" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="I16" s="28"/>
-[...1 lines deleted...]
-      <c r="L16" s="31"/>
+      <c r="I16" s="39"/>
+      <c r="K16" s="57"/>
+      <c r="L16" s="58"/>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="22" t="s">
+      <c r="B17" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="C17" s="23"/>
-[...1 lines deleted...]
-      <c r="E17" s="24"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="34"/>
       <c r="F17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="8">
         <v>3</v>
       </c>
-      <c r="H17" s="25"/>
-      <c r="I17" s="26"/>
+      <c r="H17" s="35"/>
+      <c r="I17" s="36"/>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="22" t="s">
+      <c r="B18" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="23"/>
-[...1 lines deleted...]
-      <c r="E18" s="24"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="34"/>
       <c r="F18" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="8">
         <v>3</v>
       </c>
-      <c r="H18" s="25" t="s">
+      <c r="H18" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="I18" s="26"/>
+      <c r="I18" s="36"/>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="22" t="s">
+      <c r="B19" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="23"/>
-[...1 lines deleted...]
-      <c r="E19" s="24"/>
+      <c r="C19" s="33"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="34"/>
       <c r="F19" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="8">
         <v>1</v>
       </c>
-      <c r="H19" s="25"/>
-      <c r="I19" s="26"/>
+      <c r="H19" s="35"/>
+      <c r="I19" s="36"/>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="22" t="s">
+      <c r="B20" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="C20" s="23"/>
-[...1 lines deleted...]
-      <c r="E20" s="24"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="34"/>
       <c r="F20" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="8">
         <v>2</v>
       </c>
-      <c r="H20" s="25"/>
-      <c r="I20" s="26"/>
+      <c r="H20" s="35"/>
+      <c r="I20" s="36"/>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="B21" s="22" t="s">
+      <c r="B21" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="23"/>
-[...1 lines deleted...]
-      <c r="E21" s="24"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="34"/>
       <c r="F21" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G21" s="8">
         <v>2</v>
       </c>
-      <c r="H21" s="25"/>
-      <c r="I21" s="26"/>
+      <c r="H21" s="35"/>
+      <c r="I21" s="36"/>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B22" s="22" t="s">
+      <c r="B22" s="32" t="s">
         <v>118</v>
       </c>
-      <c r="C22" s="23"/>
-[...1 lines deleted...]
-      <c r="E22" s="24"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="34"/>
       <c r="F22" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G22" s="8">
         <v>2</v>
       </c>
-      <c r="H22" s="25"/>
-      <c r="I22" s="26"/>
+      <c r="H22" s="35"/>
+      <c r="I22" s="36"/>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="22" t="s">
+      <c r="B23" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="C23" s="23"/>
-[...1 lines deleted...]
-      <c r="E23" s="24"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="34"/>
       <c r="F23" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="8">
         <v>3</v>
       </c>
-      <c r="H23" s="25"/>
-      <c r="I23" s="26"/>
+      <c r="H23" s="35"/>
+      <c r="I23" s="36"/>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="B24" s="22" t="s">
+      <c r="B24" s="32" t="s">
         <v>99</v>
       </c>
-      <c r="C24" s="23"/>
-[...1 lines deleted...]
-      <c r="E24" s="24"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="34"/>
       <c r="F24" s="14" t="s">
         <v>5</v>
       </c>
       <c r="G24" s="14">
         <v>3</v>
       </c>
-      <c r="H24" s="25"/>
-      <c r="I24" s="26"/>
+      <c r="H24" s="35"/>
+      <c r="I24" s="36"/>
     </row>
     <row r="25" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
-      <c r="B25" s="22"/>
-[...2 lines deleted...]
-      <c r="E25" s="24"/>
+      <c r="B25" s="32"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="34"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="H25" s="25"/>
-      <c r="I25" s="26"/>
+      <c r="H25" s="35"/>
+      <c r="I25" s="36"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A27" s="32" t="s">
+      <c r="A27" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="B27" s="32"/>
-[...6 lines deleted...]
-      <c r="I27" s="32"/>
+      <c r="B27" s="37"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="37"/>
     </row>
     <row r="28" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="27" t="s">
+      <c r="B28" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C28" s="28"/>
-[...1 lines deleted...]
-      <c r="E28" s="29"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="40"/>
       <c r="F28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="H28" s="27" t="s">
+      <c r="H28" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="I28" s="28"/>
-[...1 lines deleted...]
-      <c r="L28" s="31"/>
+      <c r="I28" s="39"/>
+      <c r="K28" s="57"/>
+      <c r="L28" s="58"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="B29" s="22" t="s">
+      <c r="B29" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="C29" s="23"/>
-[...1 lines deleted...]
-      <c r="E29" s="24"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="34"/>
       <c r="F29" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G29" s="8">
         <v>2</v>
       </c>
-      <c r="H29" s="25"/>
-      <c r="I29" s="26"/>
+      <c r="H29" s="35"/>
+      <c r="I29" s="36"/>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="22" t="s">
+      <c r="B30" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="C30" s="23"/>
-[...1 lines deleted...]
-      <c r="E30" s="24"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="34"/>
       <c r="F30" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="8">
         <v>3</v>
       </c>
-      <c r="H30" s="25"/>
-      <c r="I30" s="26"/>
+      <c r="H30" s="35"/>
+      <c r="I30" s="36"/>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="B31" s="22" t="s">
+      <c r="B31" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="C31" s="23"/>
-[...1 lines deleted...]
-      <c r="E31" s="24"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="34"/>
       <c r="F31" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="8">
         <v>3</v>
       </c>
-      <c r="H31" s="25" t="s">
+      <c r="H31" s="35" t="s">
         <v>130</v>
       </c>
-      <c r="I31" s="26"/>
+      <c r="I31" s="36"/>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B32" s="22" t="s">
+      <c r="B32" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="C32" s="23"/>
-[...1 lines deleted...]
-      <c r="E32" s="24"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="34"/>
       <c r="F32" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="8">
         <v>3</v>
       </c>
-      <c r="H32" s="25"/>
-      <c r="I32" s="26"/>
+      <c r="H32" s="35"/>
+      <c r="I32" s="36"/>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="22" t="s">
+      <c r="B33" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="C33" s="23"/>
-[...1 lines deleted...]
-      <c r="E33" s="24"/>
+      <c r="C33" s="33"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="34"/>
       <c r="F33" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="8">
         <v>3</v>
       </c>
-      <c r="H33" s="25"/>
-      <c r="I33" s="26"/>
+      <c r="H33" s="35"/>
+      <c r="I33" s="36"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="8"/>
-      <c r="B34" s="22" t="s">
+      <c r="B34" s="32" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="23"/>
-[...1 lines deleted...]
-      <c r="E34" s="24"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="34"/>
       <c r="F34" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G34" s="8">
         <v>3</v>
       </c>
-      <c r="H34" s="25" t="s">
+      <c r="H34" s="35" t="s">
         <v>98</v>
       </c>
-      <c r="I34" s="26"/>
+      <c r="I34" s="36"/>
     </row>
     <row r="35" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
-      <c r="B35" s="22"/>
-[...2 lines deleted...]
-      <c r="E35" s="24"/>
+      <c r="B35" s="32"/>
+      <c r="C35" s="33"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="34"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4">
         <f>SUM(G29:G34)</f>
         <v>17</v>
       </c>
-      <c r="H35" s="25"/>
-      <c r="I35" s="26"/>
+      <c r="H35" s="35"/>
+      <c r="I35" s="36"/>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A37" s="32" t="s">
+      <c r="A37" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="B37" s="32"/>
-[...6 lines deleted...]
-      <c r="I37" s="32"/>
+      <c r="B37" s="37"/>
+      <c r="C37" s="37"/>
+      <c r="D37" s="37"/>
+      <c r="E37" s="37"/>
+      <c r="F37" s="37"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="37"/>
+      <c r="I37" s="37"/>
     </row>
     <row r="38" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="27" t="s">
+      <c r="B38" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C38" s="28"/>
-[...1 lines deleted...]
-      <c r="E38" s="29"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="40"/>
       <c r="F38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="H38" s="27" t="s">
+      <c r="H38" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="I38" s="28"/>
-[...1 lines deleted...]
-      <c r="L38" s="31"/>
+      <c r="I38" s="39"/>
+      <c r="K38" s="57"/>
+      <c r="L38" s="58"/>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="B39" s="22" t="s">
+      <c r="B39" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="C39" s="23"/>
-[...1 lines deleted...]
-      <c r="E39" s="24"/>
+      <c r="C39" s="33"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="34"/>
       <c r="F39" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="8">
         <v>3</v>
       </c>
-      <c r="H39" s="25"/>
-      <c r="I39" s="26"/>
+      <c r="H39" s="35"/>
+      <c r="I39" s="36"/>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>131</v>
       </c>
-      <c r="B40" s="22" t="s">
+      <c r="B40" s="32" t="s">
         <v>132</v>
       </c>
-      <c r="C40" s="23"/>
-[...1 lines deleted...]
-      <c r="E40" s="24"/>
+      <c r="C40" s="33"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="34"/>
       <c r="F40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="8">
         <v>3</v>
       </c>
-      <c r="H40" s="25"/>
-      <c r="I40" s="26"/>
+      <c r="H40" s="35"/>
+      <c r="I40" s="36"/>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="B41" s="22" t="s">
+      <c r="B41" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="C41" s="23"/>
-[...1 lines deleted...]
-      <c r="E41" s="24"/>
+      <c r="C41" s="33"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="34"/>
       <c r="F41" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="8">
         <v>3</v>
       </c>
-      <c r="H41" s="25" t="s">
+      <c r="H41" s="35" t="s">
         <v>128</v>
       </c>
-      <c r="I41" s="26"/>
+      <c r="I41" s="36"/>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="B42" s="38" t="s">
+      <c r="B42" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="C42" s="38"/>
-[...1 lines deleted...]
-      <c r="E42" s="38"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="41"/>
+      <c r="E42" s="41"/>
       <c r="F42" s="20" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="20">
         <v>3</v>
       </c>
-      <c r="H42" s="39"/>
-      <c r="I42" s="38"/>
+      <c r="H42" s="42"/>
+      <c r="I42" s="41"/>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A43" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="38" t="s">
+      <c r="B43" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="C43" s="38"/>
-[...1 lines deleted...]
-      <c r="E43" s="38"/>
+      <c r="C43" s="41"/>
+      <c r="D43" s="41"/>
+      <c r="E43" s="41"/>
       <c r="F43" s="20" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="20">
         <v>1</v>
       </c>
-      <c r="H43" s="39"/>
-      <c r="I43" s="38"/>
+      <c r="H43" s="42"/>
+      <c r="I43" s="41"/>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="B44" s="53" t="s">
+      <c r="B44" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="C44" s="54"/>
-[...1 lines deleted...]
-      <c r="E44" s="55"/>
+      <c r="C44" s="44"/>
+      <c r="D44" s="44"/>
+      <c r="E44" s="45"/>
       <c r="F44" s="21" t="s">
         <v>4</v>
       </c>
       <c r="G44" s="21">
         <v>3</v>
       </c>
-      <c r="H44" s="56"/>
-      <c r="I44" s="57"/>
+      <c r="H44" s="46"/>
+      <c r="I44" s="47"/>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="B45" s="22" t="s">
+      <c r="B45" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="C45" s="23"/>
-[...1 lines deleted...]
-      <c r="E45" s="24"/>
+      <c r="C45" s="33"/>
+      <c r="D45" s="33"/>
+      <c r="E45" s="34"/>
       <c r="F45" s="8" t="s">
         <v>113</v>
       </c>
       <c r="G45" s="8">
         <v>3</v>
       </c>
-      <c r="H45" s="25"/>
-      <c r="I45" s="26"/>
+      <c r="H45" s="35"/>
+      <c r="I45" s="36"/>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A46" s="8"/>
-      <c r="B46" s="22" t="s">
+      <c r="B46" s="32" t="s">
         <v>101</v>
       </c>
-      <c r="C46" s="23"/>
-[...1 lines deleted...]
-      <c r="E46" s="24"/>
+      <c r="C46" s="33"/>
+      <c r="D46" s="33"/>
+      <c r="E46" s="34"/>
       <c r="F46" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G46" s="8">
         <v>3</v>
       </c>
-      <c r="H46" s="25"/>
-      <c r="I46" s="26"/>
+      <c r="H46" s="35"/>
+      <c r="I46" s="36"/>
     </row>
     <row r="47" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
-      <c r="B47" s="22"/>
-[...2 lines deleted...]
-      <c r="E47" s="24"/>
+      <c r="B47" s="32"/>
+      <c r="C47" s="33"/>
+      <c r="D47" s="33"/>
+      <c r="E47" s="34"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4">
         <f>SUM(G39:G46)</f>
         <v>22</v>
       </c>
-      <c r="H47" s="25"/>
-      <c r="I47" s="26"/>
+      <c r="H47" s="35"/>
+      <c r="I47" s="36"/>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A49" s="32" t="s">
+      <c r="A49" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="B49" s="32"/>
-[...6 lines deleted...]
-      <c r="I49" s="32"/>
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="37"/>
+      <c r="G49" s="37"/>
+      <c r="H49" s="37"/>
+      <c r="I49" s="37"/>
     </row>
     <row r="50" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B50" s="27" t="s">
+      <c r="B50" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C50" s="28"/>
-[...1 lines deleted...]
-      <c r="E50" s="29"/>
+      <c r="C50" s="39"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="40"/>
       <c r="F50" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="H50" s="27" t="s">
+      <c r="H50" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="I50" s="28"/>
-[...1 lines deleted...]
-      <c r="L50" s="31"/>
+      <c r="I50" s="39"/>
+      <c r="K50" s="57"/>
+      <c r="L50" s="58"/>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="B51" s="22" t="s">
+      <c r="B51" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="C51" s="23"/>
-[...1 lines deleted...]
-      <c r="E51" s="24"/>
+      <c r="C51" s="33"/>
+      <c r="D51" s="33"/>
+      <c r="E51" s="34"/>
       <c r="F51" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="8">
         <v>3</v>
       </c>
-      <c r="H51" s="25"/>
-      <c r="I51" s="26"/>
+      <c r="H51" s="35"/>
+      <c r="I51" s="36"/>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B52" s="58" t="s">
+      <c r="B52" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="C52" s="59"/>
-[...1 lines deleted...]
-      <c r="E52" s="60"/>
+      <c r="C52" s="49"/>
+      <c r="D52" s="49"/>
+      <c r="E52" s="50"/>
       <c r="F52" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="10">
         <v>3</v>
       </c>
-      <c r="H52" s="61" t="s">
+      <c r="H52" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="I52" s="62"/>
+      <c r="I52" s="52"/>
     </row>
     <row r="53" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="B53" s="22" t="s">
+      <c r="B53" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="C53" s="23"/>
-[...1 lines deleted...]
-      <c r="E53" s="24"/>
+      <c r="C53" s="33"/>
+      <c r="D53" s="33"/>
+      <c r="E53" s="34"/>
       <c r="F53" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="8">
         <v>2</v>
       </c>
-      <c r="H53" s="25" t="s">
+      <c r="H53" s="35" t="s">
         <v>58</v>
       </c>
-      <c r="I53" s="26"/>
+      <c r="I53" s="36"/>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="B54" s="22" t="s">
+      <c r="B54" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="C54" s="23"/>
-[...1 lines deleted...]
-      <c r="E54" s="24"/>
+      <c r="C54" s="33"/>
+      <c r="D54" s="33"/>
+      <c r="E54" s="34"/>
       <c r="F54" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="8">
         <v>3</v>
       </c>
-      <c r="H54" s="25" t="s">
+      <c r="H54" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="I54" s="26"/>
+      <c r="I54" s="36"/>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="B55" s="22" t="s">
+      <c r="B55" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="C55" s="23"/>
-[...1 lines deleted...]
-      <c r="E55" s="24"/>
+      <c r="C55" s="33"/>
+      <c r="D55" s="33"/>
+      <c r="E55" s="34"/>
       <c r="F55" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="8">
         <v>3</v>
       </c>
-      <c r="H55" s="25" t="s">
+      <c r="H55" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="I55" s="26"/>
+      <c r="I55" s="36"/>
     </row>
     <row r="56" spans="1:12" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="B56" s="22" t="s">
+      <c r="B56" s="32" t="s">
         <v>93</v>
       </c>
-      <c r="C56" s="23"/>
-[...1 lines deleted...]
-      <c r="E56" s="24"/>
+      <c r="C56" s="33"/>
+      <c r="D56" s="33"/>
+      <c r="E56" s="34"/>
       <c r="F56" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G56" s="8">
         <v>3</v>
       </c>
-      <c r="H56" s="25"/>
-      <c r="I56" s="26"/>
+      <c r="H56" s="35"/>
+      <c r="I56" s="36"/>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="B57" s="35" t="s">
+      <c r="B57" s="59" t="s">
         <v>116</v>
       </c>
-      <c r="C57" s="36"/>
-[...1 lines deleted...]
-      <c r="E57" s="37"/>
+      <c r="C57" s="60"/>
+      <c r="D57" s="60"/>
+      <c r="E57" s="61"/>
       <c r="F57" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G57" s="8">
         <v>2</v>
       </c>
-      <c r="H57" s="25"/>
-      <c r="I57" s="26"/>
+      <c r="H57" s="35"/>
+      <c r="I57" s="36"/>
     </row>
     <row r="58" spans="1:12" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="B58" s="22" t="s">
+      <c r="B58" s="32" t="s">
         <v>103</v>
       </c>
-      <c r="C58" s="23"/>
-[...1 lines deleted...]
-      <c r="E58" s="24"/>
+      <c r="C58" s="33"/>
+      <c r="D58" s="33"/>
+      <c r="E58" s="34"/>
       <c r="F58" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G58" s="8">
         <v>3</v>
       </c>
-      <c r="H58" s="25"/>
-      <c r="I58" s="26"/>
+      <c r="H58" s="35"/>
+      <c r="I58" s="36"/>
     </row>
     <row r="59" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
-      <c r="B59" s="22"/>
-[...2 lines deleted...]
-      <c r="E59" s="24"/>
+      <c r="B59" s="32"/>
+      <c r="C59" s="33"/>
+      <c r="D59" s="33"/>
+      <c r="E59" s="34"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4">
         <f>SUM(G51:G58)</f>
         <v>22</v>
       </c>
-      <c r="H59" s="25"/>
-      <c r="I59" s="26"/>
+      <c r="H59" s="35"/>
+      <c r="I59" s="36"/>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A61" s="32" t="s">
+      <c r="A61" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="B61" s="32"/>
-[...6 lines deleted...]
-      <c r="I61" s="32"/>
+      <c r="B61" s="37"/>
+      <c r="C61" s="37"/>
+      <c r="D61" s="37"/>
+      <c r="E61" s="37"/>
+      <c r="F61" s="37"/>
+      <c r="G61" s="37"/>
+      <c r="H61" s="37"/>
+      <c r="I61" s="37"/>
     </row>
     <row r="62" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B62" s="27" t="s">
+      <c r="B62" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C62" s="28"/>
-[...1 lines deleted...]
-      <c r="E62" s="29"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="40"/>
       <c r="F62" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="H62" s="27" t="s">
+      <c r="H62" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="I62" s="28"/>
-[...1 lines deleted...]
-      <c r="L62" s="31"/>
+      <c r="I62" s="39"/>
+      <c r="K62" s="57"/>
+      <c r="L62" s="58"/>
     </row>
     <row r="63" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="B63" s="22" t="s">
+      <c r="B63" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="C63" s="23"/>
-[...1 lines deleted...]
-      <c r="E63" s="24"/>
+      <c r="C63" s="33"/>
+      <c r="D63" s="33"/>
+      <c r="E63" s="34"/>
       <c r="F63" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="8">
         <v>3</v>
       </c>
-      <c r="H63" s="25" t="s">
+      <c r="H63" s="35" t="s">
         <v>129</v>
       </c>
-      <c r="I63" s="26"/>
+      <c r="I63" s="36"/>
     </row>
     <row r="64" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B64" s="22" t="s">
+      <c r="B64" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="C64" s="23"/>
-[...1 lines deleted...]
-      <c r="E64" s="24"/>
+      <c r="C64" s="33"/>
+      <c r="D64" s="33"/>
+      <c r="E64" s="34"/>
       <c r="F64" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="8">
         <v>3</v>
       </c>
-      <c r="H64" s="25" t="s">
+      <c r="H64" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I64" s="26"/>
+      <c r="I64" s="36"/>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="B65" s="22" t="s">
+      <c r="B65" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="C65" s="23"/>
-[...1 lines deleted...]
-      <c r="E65" s="24"/>
+      <c r="C65" s="33"/>
+      <c r="D65" s="33"/>
+      <c r="E65" s="34"/>
       <c r="F65" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="8">
         <v>3</v>
       </c>
-      <c r="H65" s="25" t="s">
+      <c r="H65" s="35" t="s">
         <v>128</v>
       </c>
-      <c r="I65" s="26"/>
+      <c r="I65" s="36"/>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="B66" s="22" t="s">
+      <c r="B66" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="C66" s="23"/>
-[...1 lines deleted...]
-      <c r="E66" s="24"/>
+      <c r="C66" s="33"/>
+      <c r="D66" s="33"/>
+      <c r="E66" s="34"/>
       <c r="F66" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="8">
         <v>3</v>
       </c>
-      <c r="H66" s="25" t="s">
+      <c r="H66" s="35" t="s">
         <v>72</v>
       </c>
-      <c r="I66" s="26"/>
+      <c r="I66" s="36"/>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="B67" s="22" t="s">
+      <c r="B67" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="C67" s="23"/>
-[...1 lines deleted...]
-      <c r="E67" s="24"/>
+      <c r="C67" s="33"/>
+      <c r="D67" s="33"/>
+      <c r="E67" s="34"/>
       <c r="F67" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="8">
         <v>1</v>
       </c>
-      <c r="H67" s="25"/>
-      <c r="I67" s="26"/>
+      <c r="H67" s="35"/>
+      <c r="I67" s="36"/>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B68" s="22" t="s">
+      <c r="B68" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="C68" s="23"/>
-[...1 lines deleted...]
-      <c r="E68" s="24"/>
+      <c r="C68" s="33"/>
+      <c r="D68" s="33"/>
+      <c r="E68" s="34"/>
       <c r="F68" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="8">
         <v>3</v>
       </c>
-      <c r="H68" s="25" t="s">
+      <c r="H68" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="I68" s="26"/>
+      <c r="I68" s="36"/>
     </row>
     <row r="69" spans="1:12" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="B69" s="22" t="s">
+      <c r="B69" s="32" t="s">
         <v>105</v>
       </c>
-      <c r="C69" s="23"/>
-[...1 lines deleted...]
-      <c r="E69" s="24"/>
+      <c r="C69" s="33"/>
+      <c r="D69" s="33"/>
+      <c r="E69" s="34"/>
       <c r="F69" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G69" s="8">
         <v>3</v>
       </c>
-      <c r="H69" s="33"/>
-      <c r="I69" s="34"/>
+      <c r="H69" s="62"/>
+      <c r="I69" s="63"/>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70" s="8"/>
-      <c r="B70" s="22" t="s">
+      <c r="B70" s="32" t="s">
         <v>106</v>
       </c>
-      <c r="C70" s="23"/>
-[...1 lines deleted...]
-      <c r="E70" s="24"/>
+      <c r="C70" s="33"/>
+      <c r="D70" s="33"/>
+      <c r="E70" s="34"/>
       <c r="F70" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G70" s="8">
         <v>3</v>
       </c>
-      <c r="H70" s="25" t="s">
+      <c r="H70" s="35" t="s">
         <v>98</v>
       </c>
-      <c r="I70" s="25"/>
+      <c r="I70" s="35"/>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="B71" s="22" t="s">
+      <c r="B71" s="32" t="s">
         <v>115</v>
       </c>
-      <c r="C71" s="23"/>
-[...1 lines deleted...]
-      <c r="E71" s="24"/>
+      <c r="C71" s="33"/>
+      <c r="D71" s="33"/>
+      <c r="E71" s="34"/>
       <c r="F71" s="8" t="s">
         <v>113</v>
       </c>
       <c r="G71" s="8">
         <v>1</v>
       </c>
-      <c r="H71" s="25"/>
-      <c r="I71" s="26"/>
+      <c r="H71" s="35"/>
+      <c r="I71" s="36"/>
     </row>
     <row r="72" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
-      <c r="B72" s="22"/>
-[...2 lines deleted...]
-      <c r="E72" s="24"/>
+      <c r="B72" s="32"/>
+      <c r="C72" s="33"/>
+      <c r="D72" s="33"/>
+      <c r="E72" s="34"/>
       <c r="F72" s="4"/>
       <c r="G72" s="4">
         <f>SUM(G63:G71)</f>
         <v>23</v>
       </c>
-      <c r="H72" s="25"/>
-      <c r="I72" s="26"/>
+      <c r="H72" s="35"/>
+      <c r="I72" s="36"/>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A74" s="32" t="s">
+      <c r="A74" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="B74" s="32"/>
-[...6 lines deleted...]
-      <c r="I74" s="32"/>
+      <c r="B74" s="37"/>
+      <c r="C74" s="37"/>
+      <c r="D74" s="37"/>
+      <c r="E74" s="37"/>
+      <c r="F74" s="37"/>
+      <c r="G74" s="37"/>
+      <c r="H74" s="37"/>
+      <c r="I74" s="37"/>
     </row>
     <row r="75" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B75" s="27" t="s">
+      <c r="B75" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C75" s="28"/>
-[...1 lines deleted...]
-      <c r="E75" s="29"/>
+      <c r="C75" s="39"/>
+      <c r="D75" s="39"/>
+      <c r="E75" s="40"/>
       <c r="F75" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="H75" s="27" t="s">
+      <c r="H75" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="I75" s="28"/>
-[...1 lines deleted...]
-      <c r="L75" s="31"/>
+      <c r="I75" s="39"/>
+      <c r="K75" s="57"/>
+      <c r="L75" s="58"/>
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="B76" s="22" t="s">
+      <c r="B76" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="C76" s="23"/>
-[...1 lines deleted...]
-      <c r="E76" s="24"/>
+      <c r="C76" s="33"/>
+      <c r="D76" s="33"/>
+      <c r="E76" s="34"/>
       <c r="F76" s="8" t="s">
         <v>113</v>
       </c>
       <c r="G76" s="8">
         <v>10</v>
       </c>
-      <c r="H76" s="25"/>
-      <c r="I76" s="26"/>
+      <c r="H76" s="35"/>
+      <c r="I76" s="36"/>
     </row>
     <row r="77" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="8"/>
-      <c r="B77" s="22"/>
-[...2 lines deleted...]
-      <c r="E77" s="24"/>
+      <c r="B77" s="32"/>
+      <c r="C77" s="33"/>
+      <c r="D77" s="33"/>
+      <c r="E77" s="34"/>
       <c r="F77" s="4"/>
       <c r="G77" s="4">
         <f>SUM(G76:G76)</f>
         <v>10</v>
       </c>
-      <c r="H77" s="25"/>
-      <c r="I77" s="26"/>
+      <c r="H77" s="35"/>
+      <c r="I77" s="36"/>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A79" s="32" t="s">
+      <c r="A79" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="B79" s="32"/>
-[...6 lines deleted...]
-      <c r="I79" s="32"/>
+      <c r="B79" s="37"/>
+      <c r="C79" s="37"/>
+      <c r="D79" s="37"/>
+      <c r="E79" s="37"/>
+      <c r="F79" s="37"/>
+      <c r="G79" s="37"/>
+      <c r="H79" s="37"/>
+      <c r="I79" s="37"/>
     </row>
     <row r="80" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B80" s="27" t="s">
+      <c r="B80" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C80" s="28"/>
-[...1 lines deleted...]
-      <c r="E80" s="29"/>
+      <c r="C80" s="39"/>
+      <c r="D80" s="39"/>
+      <c r="E80" s="40"/>
       <c r="F80" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="H80" s="27" t="s">
+      <c r="H80" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="I80" s="28"/>
-[...1 lines deleted...]
-      <c r="L80" s="31"/>
+      <c r="I80" s="39"/>
+      <c r="K80" s="57"/>
+      <c r="L80" s="58"/>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A81" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="B81" s="22" t="s">
+      <c r="B81" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="C81" s="23"/>
-[...1 lines deleted...]
-      <c r="E81" s="24"/>
+      <c r="C81" s="33"/>
+      <c r="D81" s="33"/>
+      <c r="E81" s="34"/>
       <c r="F81" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="8">
         <v>4</v>
       </c>
-      <c r="H81" s="25" t="s">
+      <c r="H81" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="I81" s="26"/>
+      <c r="I81" s="36"/>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="B82" s="22" t="s">
+      <c r="B82" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="C82" s="23"/>
-[...1 lines deleted...]
-      <c r="E82" s="24"/>
+      <c r="C82" s="33"/>
+      <c r="D82" s="33"/>
+      <c r="E82" s="34"/>
       <c r="F82" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="8">
         <v>4</v>
       </c>
-      <c r="H82" s="25" t="s">
+      <c r="H82" s="35" t="s">
         <v>84</v>
       </c>
-      <c r="I82" s="26"/>
+      <c r="I82" s="36"/>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A83" s="8"/>
-      <c r="B83" s="22" t="s">
+      <c r="B83" s="32" t="s">
         <v>107</v>
       </c>
-      <c r="C83" s="23"/>
-[...1 lines deleted...]
-      <c r="E83" s="24"/>
+      <c r="C83" s="33"/>
+      <c r="D83" s="33"/>
+      <c r="E83" s="34"/>
       <c r="F83" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G83" s="8">
         <v>3</v>
       </c>
-      <c r="H83" s="25"/>
-      <c r="I83" s="26"/>
+      <c r="H83" s="35"/>
+      <c r="I83" s="36"/>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A84" s="10"/>
-      <c r="B84" s="22" t="s">
+      <c r="B84" s="32" t="s">
         <v>108</v>
       </c>
-      <c r="C84" s="23"/>
-[...1 lines deleted...]
-      <c r="E84" s="24"/>
+      <c r="C84" s="33"/>
+      <c r="D84" s="33"/>
+      <c r="E84" s="34"/>
       <c r="F84" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G84" s="8">
         <v>3</v>
       </c>
-      <c r="H84" s="25"/>
-      <c r="I84" s="26"/>
+      <c r="H84" s="35"/>
+      <c r="I84" s="36"/>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A85" s="10" t="s">
         <v>89</v>
       </c>
-      <c r="B85" s="22" t="s">
+      <c r="B85" s="32" t="s">
         <v>90</v>
       </c>
-      <c r="C85" s="23"/>
-[...1 lines deleted...]
-      <c r="E85" s="24"/>
+      <c r="C85" s="33"/>
+      <c r="D85" s="33"/>
+      <c r="E85" s="34"/>
       <c r="F85" s="8" t="s">
         <v>113</v>
       </c>
       <c r="G85" s="8">
         <v>2</v>
       </c>
-      <c r="H85" s="25"/>
-      <c r="I85" s="26"/>
+      <c r="H85" s="35"/>
+      <c r="I85" s="36"/>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A86" s="8"/>
-      <c r="B86" s="22" t="s">
+      <c r="B86" s="32" t="s">
         <v>117</v>
       </c>
-      <c r="C86" s="23"/>
-[...1 lines deleted...]
-      <c r="E86" s="24"/>
+      <c r="C86" s="33"/>
+      <c r="D86" s="33"/>
+      <c r="E86" s="34"/>
       <c r="F86" s="8" t="s">
         <v>134</v>
       </c>
       <c r="G86" s="8">
         <v>3</v>
       </c>
-      <c r="H86" s="25"/>
-      <c r="I86" s="26"/>
+      <c r="H86" s="35"/>
+      <c r="I86" s="36"/>
     </row>
     <row r="87" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
-      <c r="B87" s="22"/>
-[...2 lines deleted...]
-      <c r="E87" s="24"/>
+      <c r="B87" s="32"/>
+      <c r="C87" s="33"/>
+      <c r="D87" s="33"/>
+      <c r="E87" s="34"/>
       <c r="F87" s="4"/>
       <c r="G87" s="4">
         <f>SUM(G81:G86)</f>
         <v>19</v>
       </c>
-      <c r="H87" s="25"/>
-      <c r="I87" s="26"/>
+      <c r="H87" s="35"/>
+      <c r="I87" s="36"/>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A89" s="32" t="s">
+      <c r="A89" s="37" t="s">
         <v>85</v>
       </c>
-      <c r="B89" s="32"/>
-[...6 lines deleted...]
-      <c r="I89" s="32"/>
+      <c r="B89" s="37"/>
+      <c r="C89" s="37"/>
+      <c r="D89" s="37"/>
+      <c r="E89" s="37"/>
+      <c r="F89" s="37"/>
+      <c r="G89" s="37"/>
+      <c r="H89" s="37"/>
+      <c r="I89" s="37"/>
     </row>
     <row r="90" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B90" s="27" t="s">
+      <c r="B90" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C90" s="28"/>
-[...1 lines deleted...]
-      <c r="E90" s="29"/>
+      <c r="C90" s="39"/>
+      <c r="D90" s="39"/>
+      <c r="E90" s="40"/>
       <c r="F90" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="H90" s="27" t="s">
+      <c r="H90" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="I90" s="28"/>
-[...1 lines deleted...]
-      <c r="L90" s="31"/>
+      <c r="I90" s="39"/>
+      <c r="K90" s="57"/>
+      <c r="L90" s="58"/>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A91" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="B91" s="22" t="s">
+      <c r="B91" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="C91" s="23"/>
-[...1 lines deleted...]
-      <c r="E91" s="24"/>
+      <c r="C91" s="33"/>
+      <c r="D91" s="33"/>
+      <c r="E91" s="34"/>
       <c r="F91" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="8">
         <v>4</v>
       </c>
-      <c r="H91" s="25" t="s">
+      <c r="H91" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="I91" s="26"/>
+      <c r="I91" s="36"/>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A92" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="B92" s="22" t="s">
+      <c r="B92" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="C92" s="23"/>
-[...1 lines deleted...]
-      <c r="E92" s="24"/>
+      <c r="C92" s="33"/>
+      <c r="D92" s="33"/>
+      <c r="E92" s="34"/>
       <c r="F92" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G92" s="8">
         <v>3</v>
       </c>
-      <c r="H92" s="25"/>
-      <c r="I92" s="26"/>
+      <c r="H92" s="35"/>
+      <c r="I92" s="36"/>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A93" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="B93" s="22" t="s">
+      <c r="B93" s="32" t="s">
         <v>88</v>
       </c>
-      <c r="C93" s="23"/>
-[...1 lines deleted...]
-      <c r="E93" s="24"/>
+      <c r="C93" s="33"/>
+      <c r="D93" s="33"/>
+      <c r="E93" s="34"/>
       <c r="F93" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G93" s="8">
         <v>3</v>
       </c>
-      <c r="H93" s="25"/>
-      <c r="I93" s="26"/>
+      <c r="H93" s="35"/>
+      <c r="I93" s="36"/>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A94" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="B94" s="22" t="s">
+      <c r="B94" s="32" t="s">
         <v>110</v>
       </c>
-      <c r="C94" s="23"/>
-[...1 lines deleted...]
-      <c r="E94" s="24"/>
+      <c r="C94" s="33"/>
+      <c r="D94" s="33"/>
+      <c r="E94" s="34"/>
       <c r="F94" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G94" s="8">
         <v>3</v>
       </c>
-      <c r="H94" s="25"/>
-      <c r="I94" s="26"/>
+      <c r="H94" s="35"/>
+      <c r="I94" s="36"/>
     </row>
     <row r="95" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A95" s="8"/>
-      <c r="B95" s="22" t="s">
+      <c r="B95" s="32" t="s">
         <v>111</v>
       </c>
-      <c r="C95" s="23"/>
-[...1 lines deleted...]
-      <c r="E95" s="24"/>
+      <c r="C95" s="33"/>
+      <c r="D95" s="33"/>
+      <c r="E95" s="34"/>
       <c r="F95" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G95" s="8">
         <v>3</v>
       </c>
-      <c r="H95" s="25"/>
-      <c r="I95" s="26"/>
+      <c r="H95" s="35"/>
+      <c r="I95" s="36"/>
     </row>
     <row r="96" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A96" s="8"/>
-      <c r="B96" s="22"/>
-[...2 lines deleted...]
-      <c r="E96" s="24"/>
+      <c r="B96" s="32"/>
+      <c r="C96" s="33"/>
+      <c r="D96" s="33"/>
+      <c r="E96" s="34"/>
       <c r="F96" s="8"/>
       <c r="G96" s="8"/>
-      <c r="H96" s="25"/>
-      <c r="I96" s="26"/>
+      <c r="H96" s="35"/>
+      <c r="I96" s="36"/>
     </row>
     <row r="97" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
-      <c r="B97" s="22"/>
-[...2 lines deleted...]
-      <c r="E97" s="24"/>
+      <c r="B97" s="32"/>
+      <c r="C97" s="33"/>
+      <c r="D97" s="33"/>
+      <c r="E97" s="34"/>
       <c r="F97" s="4"/>
       <c r="G97" s="4">
         <f>SUM(G91:G96)</f>
         <v>16</v>
       </c>
-      <c r="H97" s="25"/>
-      <c r="I97" s="26"/>
+      <c r="H97" s="35"/>
+      <c r="I97" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="166">
+    <mergeCell ref="B95:E95"/>
+    <mergeCell ref="H95:I95"/>
+    <mergeCell ref="B96:E96"/>
+    <mergeCell ref="H96:I96"/>
+    <mergeCell ref="B97:E97"/>
+    <mergeCell ref="H97:I97"/>
+    <mergeCell ref="B92:E92"/>
+    <mergeCell ref="H92:I92"/>
+    <mergeCell ref="B93:E93"/>
+    <mergeCell ref="H93:I93"/>
+    <mergeCell ref="B94:E94"/>
+    <mergeCell ref="H94:I94"/>
+    <mergeCell ref="B90:E90"/>
+    <mergeCell ref="H90:I90"/>
+    <mergeCell ref="K90:L90"/>
+    <mergeCell ref="B91:E91"/>
+    <mergeCell ref="H91:I91"/>
+    <mergeCell ref="B82:E82"/>
+    <mergeCell ref="H82:I82"/>
+    <mergeCell ref="H83:I83"/>
+    <mergeCell ref="B85:E85"/>
+    <mergeCell ref="H85:I85"/>
+    <mergeCell ref="B87:E87"/>
+    <mergeCell ref="H87:I87"/>
+    <mergeCell ref="A79:I79"/>
+    <mergeCell ref="B80:E80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="K80:L80"/>
+    <mergeCell ref="B81:E81"/>
+    <mergeCell ref="H81:I81"/>
+    <mergeCell ref="B77:E77"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="A89:I89"/>
+    <mergeCell ref="A74:I74"/>
+    <mergeCell ref="B75:E75"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="K75:L75"/>
+    <mergeCell ref="B76:E76"/>
+    <mergeCell ref="H76:I76"/>
+    <mergeCell ref="B69:E69"/>
+    <mergeCell ref="H69:I69"/>
+    <mergeCell ref="B70:E70"/>
+    <mergeCell ref="H70:I70"/>
+    <mergeCell ref="B72:E72"/>
+    <mergeCell ref="H72:I72"/>
+    <mergeCell ref="B66:E66"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="B67:E67"/>
+    <mergeCell ref="H67:I67"/>
+    <mergeCell ref="B68:E68"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="K62:L62"/>
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="B64:E64"/>
+    <mergeCell ref="H64:I64"/>
+    <mergeCell ref="B65:E65"/>
+    <mergeCell ref="H65:I65"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="H63:I63"/>
+    <mergeCell ref="H58:I58"/>
+    <mergeCell ref="B59:E59"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="A61:I61"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="H62:I62"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="K50:L50"/>
+    <mergeCell ref="B51:E51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="A49:I49"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="A27:I27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="B83:E83"/>
+    <mergeCell ref="B84:E84"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="A15:I15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="B31:E31"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="G6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="B71:E71"/>
     <mergeCell ref="H71:I71"/>
     <mergeCell ref="B86:E86"/>
     <mergeCell ref="H86:I86"/>
     <mergeCell ref="H84:I84"/>
     <mergeCell ref="H31:I31"/>
     <mergeCell ref="B35:E35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="A37:I37"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="H38:I38"/>
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="H43:I43"/>
     <mergeCell ref="B44:E44"/>
     <mergeCell ref="H44:I44"/>
     <mergeCell ref="B52:E52"/>
     <mergeCell ref="H52:I52"/>
     <mergeCell ref="B53:E53"/>
     <mergeCell ref="H53:I53"/>
-    <mergeCell ref="A1:I1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A5:I5"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="H86:I86" r:id="rId1" location="Content_C002_Col00" display="Please see attached list of electives to choose from" xr:uid="{8AED9748-0D23-4EBF-B9EE-E1AEC72E55C1}"/>
+  </hyperlinks>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup orientation="portrait" r:id="rId2"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;10ENG&amp;R&amp;10&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{161862BE-9518-49B1-B295-37FB3D7AB897}">
+  <dimension ref="A1:L109"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="13" topLeftCell="A44" activePane="bottomLeft" state="frozenSplit"/>
+      <selection activeCell="O28" sqref="O28"/>
+      <selection pane="bottomLeft" activeCell="A93" sqref="A92:I93"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="6" width="14.140625" style="9" customWidth="1"/>
+    <col min="7" max="8" width="8" style="1" customWidth="1"/>
+    <col min="9" max="9" width="14.140625" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="9"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A1" s="64" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A2" s="53" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A3" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="37"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+    </row>
+    <row r="6" spans="1:12" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="C6" s="26"/>
+      <c r="D6" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="E6" s="27"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="28" t="s">
+        <v>122</v>
+      </c>
+      <c r="H6" s="29"/>
+      <c r="I6" s="23" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="11" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A7" s="24"/>
+      <c r="B7" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="F7" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="G7" s="30"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="24"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A8" s="8">
+        <v>1</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="8"/>
+      <c r="D8" s="65">
+        <v>6</v>
+      </c>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="55">
+        <v>6</v>
+      </c>
+      <c r="H8" s="55"/>
+      <c r="I8" s="66" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A9" s="8">
+        <v>2</v>
+      </c>
+      <c r="B9" s="8">
+        <v>27</v>
+      </c>
+      <c r="C9" s="8"/>
+      <c r="D9" s="8">
+        <v>8</v>
+      </c>
+      <c r="E9" s="17">
+        <v>3</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="55">
+        <v>6</v>
+      </c>
+      <c r="H9" s="55"/>
+      <c r="I9" s="66">
+        <f t="shared" ref="I9:I11" si="0">SUM(B9:H9)</f>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A10" s="8">
+        <v>3</v>
+      </c>
+      <c r="B10" s="8">
+        <v>16</v>
+      </c>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="67">
+        <v>11</v>
+      </c>
+      <c r="F10" s="17"/>
+      <c r="G10" s="55">
+        <v>6</v>
+      </c>
+      <c r="H10" s="55"/>
+      <c r="I10" s="66">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A11" s="8">
+        <v>4</v>
+      </c>
+      <c r="B11" s="8">
+        <v>12</v>
+      </c>
+      <c r="C11" s="8">
+        <v>6</v>
+      </c>
+      <c r="D11" s="8"/>
+      <c r="E11" s="17">
+        <v>2</v>
+      </c>
+      <c r="F11" s="67">
+        <v>3</v>
+      </c>
+      <c r="G11" s="55">
+        <v>12</v>
+      </c>
+      <c r="H11" s="55"/>
+      <c r="I11" s="66">
+        <f t="shared" si="0"/>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="4">
+        <f t="shared" ref="C12:F12" si="1">SUM(C8:C11)</f>
+        <v>6</v>
+      </c>
+      <c r="D12" s="4">
+        <f t="shared" si="1"/>
+        <v>14</v>
+      </c>
+      <c r="E12" s="4">
+        <f t="shared" si="1"/>
+        <v>16</v>
+      </c>
+      <c r="F12" s="4">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="G12" s="68">
+        <f>SUM(G8:H11)</f>
+        <v>30</v>
+      </c>
+      <c r="H12" s="55"/>
+      <c r="I12" s="66" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="37"/>
+      <c r="C15" s="37"/>
+      <c r="D15" s="37"/>
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="37"/>
+      <c r="H15" s="37"/>
+      <c r="I15" s="37"/>
+    </row>
+    <row r="16" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="39"/>
+      <c r="K16" s="57"/>
+      <c r="L16" s="58"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="8">
+        <v>3</v>
+      </c>
+      <c r="H17" s="35"/>
+      <c r="I17" s="36"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="8">
+        <v>3</v>
+      </c>
+      <c r="H18" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" s="36"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="33"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="8">
+        <v>1</v>
+      </c>
+      <c r="H19" s="35"/>
+      <c r="I19" s="36"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="34"/>
+      <c r="F20" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="8">
+        <v>2</v>
+      </c>
+      <c r="H20" s="35"/>
+      <c r="I20" s="36"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G21" s="8">
+        <v>2</v>
+      </c>
+      <c r="H21" s="35"/>
+      <c r="I21" s="36"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A22" s="65" t="s">
+        <v>114</v>
+      </c>
+      <c r="B22" s="69" t="s">
+        <v>118</v>
+      </c>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="34"/>
+      <c r="F22" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G22" s="65">
+        <v>2</v>
+      </c>
+      <c r="H22" s="35"/>
+      <c r="I22" s="36"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="8">
+        <v>3</v>
+      </c>
+      <c r="H23" s="35"/>
+      <c r="I23" s="36"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A24" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>99</v>
+      </c>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="G24" s="14">
+        <v>3</v>
+      </c>
+      <c r="H24" s="35"/>
+      <c r="I24" s="36"/>
+    </row>
+    <row r="25" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="4"/>
+      <c r="B25" s="32"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H25" s="35"/>
+      <c r="I25" s="36"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A27" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="37"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="37"/>
+    </row>
+    <row r="28" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="I28" s="39"/>
+      <c r="K28" s="57"/>
+      <c r="L28" s="58"/>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="34"/>
+      <c r="F29" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G29" s="8">
+        <v>2</v>
+      </c>
+      <c r="H29" s="35"/>
+      <c r="I29" s="36"/>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A30" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="33"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="8">
+        <v>3</v>
+      </c>
+      <c r="H30" s="35"/>
+      <c r="I30" s="36"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A31" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="33"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="34"/>
+      <c r="F31" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="8">
+        <v>3</v>
+      </c>
+      <c r="H31" s="70" t="s">
+        <v>130</v>
+      </c>
+      <c r="I31" s="36"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A32" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="34"/>
+      <c r="F32" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="8">
+        <v>3</v>
+      </c>
+      <c r="H32" s="35"/>
+      <c r="I32" s="36"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A33" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="C33" s="33"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="34"/>
+      <c r="F33" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="8">
+        <v>3</v>
+      </c>
+      <c r="H33" s="35"/>
+      <c r="I33" s="36"/>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A34" s="8"/>
+      <c r="B34" s="32" t="s">
+        <v>100</v>
+      </c>
+      <c r="C34" s="33"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G34" s="8">
+        <v>3</v>
+      </c>
+      <c r="H34" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="I34" s="36"/>
+    </row>
+    <row r="35" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="4"/>
+      <c r="B35" s="32"/>
+      <c r="C35" s="33"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="34"/>
+      <c r="F35" s="4"/>
+      <c r="G35" s="4">
+        <f>SUM(G29:G34)</f>
+        <v>17</v>
+      </c>
+      <c r="H35" s="35"/>
+      <c r="I35" s="36"/>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A37" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="37"/>
+      <c r="C37" s="37"/>
+      <c r="D37" s="37"/>
+      <c r="E37" s="37"/>
+      <c r="F37" s="37"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="37"/>
+      <c r="I37" s="37"/>
+    </row>
+    <row r="38" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B38" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="39"/>
+      <c r="K38" s="57"/>
+      <c r="L38" s="58"/>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A39" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="33"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="8">
+        <v>3</v>
+      </c>
+      <c r="H39" s="35"/>
+      <c r="I39" s="36"/>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A40" s="88" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" s="89" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="89"/>
+      <c r="D40" s="89"/>
+      <c r="E40" s="89"/>
+      <c r="F40" s="90" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="90">
+        <v>3</v>
+      </c>
+      <c r="H40" s="91"/>
+      <c r="I40" s="89"/>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A41" s="65" t="s">
+        <v>131</v>
+      </c>
+      <c r="B41" s="69" t="s">
+        <v>132</v>
+      </c>
+      <c r="C41" s="33"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="34"/>
+      <c r="F41" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="8">
+        <v>3</v>
+      </c>
+      <c r="H41" s="35"/>
+      <c r="I41" s="36"/>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A42" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B42" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" s="8">
+        <v>3</v>
+      </c>
+      <c r="H42" s="35" t="s">
+        <v>128</v>
+      </c>
+      <c r="I42" s="36"/>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A43" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="41"/>
+      <c r="D43" s="41"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="20">
+        <v>1</v>
+      </c>
+      <c r="H43" s="42"/>
+      <c r="I43" s="41"/>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A44" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="C44" s="44"/>
+      <c r="D44" s="44"/>
+      <c r="E44" s="45"/>
+      <c r="F44" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G44" s="21">
+        <v>3</v>
+      </c>
+      <c r="H44" s="46"/>
+      <c r="I44" s="47"/>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A45" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B45" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="C45" s="33"/>
+      <c r="D45" s="33"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="65" t="s">
+        <v>113</v>
+      </c>
+      <c r="G45" s="8">
+        <v>3</v>
+      </c>
+      <c r="H45" s="35"/>
+      <c r="I45" s="36"/>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A46" s="8"/>
+      <c r="B46" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="C46" s="33"/>
+      <c r="D46" s="33"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G46" s="8">
+        <v>3</v>
+      </c>
+      <c r="H46" s="35"/>
+      <c r="I46" s="36"/>
+    </row>
+    <row r="47" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4"/>
+      <c r="B47" s="32"/>
+      <c r="C47" s="33"/>
+      <c r="D47" s="33"/>
+      <c r="E47" s="34"/>
+      <c r="F47" s="4"/>
+      <c r="G47" s="4">
+        <f>SUM(G39:G46)</f>
+        <v>22</v>
+      </c>
+      <c r="H47" s="35"/>
+      <c r="I47" s="36"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A49" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="37"/>
+      <c r="G49" s="37"/>
+      <c r="H49" s="37"/>
+      <c r="I49" s="37"/>
+    </row>
+    <row r="50" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B50" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="39"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="40"/>
+      <c r="F50" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="I50" s="39"/>
+      <c r="K50" s="57"/>
+      <c r="L50" s="58"/>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A51" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B51" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" s="33"/>
+      <c r="D51" s="33"/>
+      <c r="E51" s="34"/>
+      <c r="F51" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="8">
+        <v>3</v>
+      </c>
+      <c r="H51" s="71"/>
+      <c r="I51" s="72"/>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A52" s="92" t="s">
+        <v>144</v>
+      </c>
+      <c r="B52" s="93" t="s">
+        <v>145</v>
+      </c>
+      <c r="C52" s="94"/>
+      <c r="D52" s="94"/>
+      <c r="E52" s="95"/>
+      <c r="F52" s="96" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="96">
+        <v>3</v>
+      </c>
+      <c r="H52" s="97"/>
+      <c r="I52" s="98"/>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A53" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B53" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="C53" s="33"/>
+      <c r="D53" s="33"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="8">
+        <v>2</v>
+      </c>
+      <c r="H53" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="I53" s="36"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B54" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="C54" s="33"/>
+      <c r="D54" s="33"/>
+      <c r="E54" s="34"/>
+      <c r="F54" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G54" s="8">
+        <v>3</v>
+      </c>
+      <c r="H54" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="I54" s="36"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A55" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B55" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="C55" s="33"/>
+      <c r="D55" s="33"/>
+      <c r="E55" s="34"/>
+      <c r="F55" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="8">
+        <v>3</v>
+      </c>
+      <c r="H55" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="I55" s="36"/>
+    </row>
+    <row r="56" spans="1:12" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B56" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C56" s="33"/>
+      <c r="D56" s="33"/>
+      <c r="E56" s="34"/>
+      <c r="F56" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G56" s="8">
+        <v>3</v>
+      </c>
+      <c r="H56" s="35"/>
+      <c r="I56" s="36"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" s="65" t="s">
+        <v>137</v>
+      </c>
+      <c r="B57" s="73" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" s="60"/>
+      <c r="D57" s="60"/>
+      <c r="E57" s="61"/>
+      <c r="F57" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G57" s="8">
+        <v>2</v>
+      </c>
+      <c r="H57" s="35"/>
+      <c r="I57" s="36"/>
+    </row>
+    <row r="58" spans="1:12" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B58" s="32" t="s">
+        <v>103</v>
+      </c>
+      <c r="C58" s="33"/>
+      <c r="D58" s="33"/>
+      <c r="E58" s="34"/>
+      <c r="F58" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G58" s="8">
+        <v>3</v>
+      </c>
+      <c r="H58" s="35"/>
+      <c r="I58" s="36"/>
+    </row>
+    <row r="59" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="4"/>
+      <c r="B59" s="32"/>
+      <c r="C59" s="33"/>
+      <c r="D59" s="33"/>
+      <c r="E59" s="34"/>
+      <c r="F59" s="4"/>
+      <c r="G59" s="4">
+        <f>SUM(G51:G58)</f>
+        <v>22</v>
+      </c>
+      <c r="H59" s="35"/>
+      <c r="I59" s="36"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A61" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B61" s="37"/>
+      <c r="C61" s="37"/>
+      <c r="D61" s="37"/>
+      <c r="E61" s="37"/>
+      <c r="F61" s="37"/>
+      <c r="G61" s="37"/>
+      <c r="H61" s="37"/>
+      <c r="I61" s="37"/>
+    </row>
+    <row r="62" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="40"/>
+      <c r="F62" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="39"/>
+      <c r="K62" s="57"/>
+      <c r="L62" s="58"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A63" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B63" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="C63" s="41"/>
+      <c r="D63" s="41"/>
+      <c r="E63" s="41"/>
+      <c r="F63" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" s="20">
+        <v>3</v>
+      </c>
+      <c r="H63" s="42"/>
+      <c r="I63" s="41"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A64" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B64" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" s="33"/>
+      <c r="D64" s="33"/>
+      <c r="E64" s="34"/>
+      <c r="F64" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" s="8">
+        <v>3</v>
+      </c>
+      <c r="H64" s="70" t="s">
+        <v>129</v>
+      </c>
+      <c r="I64" s="36"/>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A65" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B65" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C65" s="33"/>
+      <c r="D65" s="33"/>
+      <c r="E65" s="34"/>
+      <c r="F65" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="8">
+        <v>3</v>
+      </c>
+      <c r="H65" s="35" t="s">
+        <v>128</v>
+      </c>
+      <c r="I65" s="36"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A66" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B66" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="C66" s="33"/>
+      <c r="D66" s="33"/>
+      <c r="E66" s="34"/>
+      <c r="F66" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G66" s="8">
+        <v>3</v>
+      </c>
+      <c r="H66" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="I66" s="36"/>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A67" s="92" t="s">
+        <v>146</v>
+      </c>
+      <c r="B67" s="99" t="s">
+        <v>147</v>
+      </c>
+      <c r="C67" s="100"/>
+      <c r="D67" s="100"/>
+      <c r="E67" s="101"/>
+      <c r="F67" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G67" s="8">
+        <v>3</v>
+      </c>
+      <c r="H67" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="I67" s="36"/>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A68" s="92" t="s">
+        <v>73</v>
+      </c>
+      <c r="B68" s="99" t="s">
+        <v>74</v>
+      </c>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="101"/>
+      <c r="F68" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" s="8">
+        <v>1</v>
+      </c>
+      <c r="H68" s="71"/>
+      <c r="I68" s="72"/>
+    </row>
+    <row r="69" spans="1:12" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B69" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="C69" s="33"/>
+      <c r="D69" s="33"/>
+      <c r="E69" s="34"/>
+      <c r="F69" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G69" s="8">
+        <v>3</v>
+      </c>
+      <c r="H69" s="62"/>
+      <c r="I69" s="63"/>
+    </row>
+    <row r="70" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A70" s="8"/>
+      <c r="B70" s="32" t="s">
+        <v>106</v>
+      </c>
+      <c r="C70" s="33"/>
+      <c r="D70" s="33"/>
+      <c r="E70" s="34"/>
+      <c r="F70" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G70" s="8">
+        <v>3</v>
+      </c>
+      <c r="H70" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="I70" s="35"/>
+    </row>
+    <row r="71" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A71" s="65" t="s">
+        <v>136</v>
+      </c>
+      <c r="B71" s="69" t="s">
+        <v>115</v>
+      </c>
+      <c r="C71" s="74"/>
+      <c r="D71" s="74"/>
+      <c r="E71" s="75"/>
+      <c r="F71" s="65" t="s">
+        <v>113</v>
+      </c>
+      <c r="G71" s="65">
+        <v>1</v>
+      </c>
+      <c r="H71" s="35"/>
+      <c r="I71" s="36"/>
+    </row>
+    <row r="72" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="4"/>
+      <c r="B72" s="32"/>
+      <c r="C72" s="33"/>
+      <c r="D72" s="33"/>
+      <c r="E72" s="34"/>
+      <c r="F72" s="4"/>
+      <c r="G72" s="4">
+        <f>SUM(G63:G71)</f>
+        <v>23</v>
+      </c>
+      <c r="H72" s="35"/>
+      <c r="I72" s="36"/>
+    </row>
+    <row r="74" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A74" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B74" s="37"/>
+      <c r="C74" s="37"/>
+      <c r="D74" s="37"/>
+      <c r="E74" s="37"/>
+      <c r="F74" s="37"/>
+      <c r="G74" s="37"/>
+      <c r="H74" s="37"/>
+      <c r="I74" s="37"/>
+    </row>
+    <row r="75" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B75" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="39"/>
+      <c r="D75" s="39"/>
+      <c r="E75" s="40"/>
+      <c r="F75" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="I75" s="39"/>
+      <c r="K75" s="57"/>
+      <c r="L75" s="58"/>
+    </row>
+    <row r="76" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A76" s="65" t="s">
+        <v>127</v>
+      </c>
+      <c r="B76" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="C76" s="33"/>
+      <c r="D76" s="33"/>
+      <c r="E76" s="34"/>
+      <c r="F76" s="65" t="s">
+        <v>113</v>
+      </c>
+      <c r="G76" s="8">
+        <v>10</v>
+      </c>
+      <c r="H76" s="35"/>
+      <c r="I76" s="36"/>
+    </row>
+    <row r="77" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="8"/>
+      <c r="B77" s="32"/>
+      <c r="C77" s="33"/>
+      <c r="D77" s="33"/>
+      <c r="E77" s="34"/>
+      <c r="F77" s="4"/>
+      <c r="G77" s="4">
+        <f>SUM(G76:G76)</f>
+        <v>10</v>
+      </c>
+      <c r="H77" s="35"/>
+      <c r="I77" s="36"/>
+    </row>
+    <row r="79" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A79" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B79" s="37"/>
+      <c r="C79" s="37"/>
+      <c r="D79" s="37"/>
+      <c r="E79" s="37"/>
+      <c r="F79" s="37"/>
+      <c r="G79" s="37"/>
+      <c r="H79" s="37"/>
+      <c r="I79" s="37"/>
+    </row>
+    <row r="80" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B80" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" s="39"/>
+      <c r="D80" s="39"/>
+      <c r="E80" s="40"/>
+      <c r="F80" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H80" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="I80" s="39"/>
+      <c r="K80" s="57"/>
+      <c r="L80" s="58"/>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A81" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B81" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="C81" s="33"/>
+      <c r="D81" s="33"/>
+      <c r="E81" s="34"/>
+      <c r="F81" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="8">
+        <v>4</v>
+      </c>
+      <c r="H81" s="35" t="s">
+        <v>133</v>
+      </c>
+      <c r="I81" s="36"/>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A82" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B82" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="C82" s="33"/>
+      <c r="D82" s="33"/>
+      <c r="E82" s="34"/>
+      <c r="F82" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G82" s="8">
+        <v>3</v>
+      </c>
+      <c r="H82" s="35"/>
+      <c r="I82" s="36"/>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A83" s="8"/>
+      <c r="B83" s="32" t="s">
+        <v>107</v>
+      </c>
+      <c r="C83" s="33"/>
+      <c r="D83" s="33"/>
+      <c r="E83" s="34"/>
+      <c r="F83" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G83" s="8">
+        <v>3</v>
+      </c>
+      <c r="H83" s="35"/>
+      <c r="I83" s="36"/>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A84" s="10"/>
+      <c r="B84" s="32" t="s">
+        <v>108</v>
+      </c>
+      <c r="C84" s="33"/>
+      <c r="D84" s="33"/>
+      <c r="E84" s="34"/>
+      <c r="F84" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G84" s="8">
+        <v>3</v>
+      </c>
+      <c r="H84" s="35"/>
+      <c r="I84" s="36"/>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A85" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="B85" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="C85" s="33"/>
+      <c r="D85" s="33"/>
+      <c r="E85" s="34"/>
+      <c r="F85" s="65" t="s">
+        <v>113</v>
+      </c>
+      <c r="G85" s="8">
+        <v>2</v>
+      </c>
+      <c r="H85" s="35"/>
+      <c r="I85" s="36"/>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A86" s="8"/>
+      <c r="B86" s="69" t="s">
+        <v>117</v>
+      </c>
+      <c r="C86" s="74"/>
+      <c r="D86" s="74"/>
+      <c r="E86" s="75"/>
+      <c r="F86" s="65" t="s">
+        <v>134</v>
+      </c>
+      <c r="G86" s="65">
+        <v>3</v>
+      </c>
+      <c r="H86" s="35"/>
+      <c r="I86" s="36"/>
+    </row>
+    <row r="87" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="4"/>
+      <c r="B87" s="32"/>
+      <c r="C87" s="33"/>
+      <c r="D87" s="33"/>
+      <c r="E87" s="34"/>
+      <c r="F87" s="4"/>
+      <c r="G87" s="4">
+        <f>SUM(G81:G86)</f>
+        <v>18</v>
+      </c>
+      <c r="H87" s="35"/>
+      <c r="I87" s="36"/>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A89" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B89" s="37"/>
+      <c r="C89" s="37"/>
+      <c r="D89" s="37"/>
+      <c r="E89" s="37"/>
+      <c r="F89" s="37"/>
+      <c r="G89" s="37"/>
+      <c r="H89" s="37"/>
+      <c r="I89" s="37"/>
+    </row>
+    <row r="90" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B90" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C90" s="39"/>
+      <c r="D90" s="39"/>
+      <c r="E90" s="40"/>
+      <c r="F90" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H90" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="I90" s="39"/>
+      <c r="K90" s="57"/>
+      <c r="L90" s="58"/>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A91" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B91" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="C91" s="33"/>
+      <c r="D91" s="33"/>
+      <c r="E91" s="34"/>
+      <c r="F91" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G91" s="8">
+        <v>4</v>
+      </c>
+      <c r="H91" s="35" t="s">
+        <v>133</v>
+      </c>
+      <c r="I91" s="36"/>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A92" s="92" t="s">
+        <v>148</v>
+      </c>
+      <c r="B92" s="99" t="s">
+        <v>149</v>
+      </c>
+      <c r="C92" s="100"/>
+      <c r="D92" s="100"/>
+      <c r="E92" s="101"/>
+      <c r="F92" s="92" t="s">
+        <v>18</v>
+      </c>
+      <c r="G92" s="92">
+        <v>4</v>
+      </c>
+      <c r="H92" s="97" t="s">
+        <v>84</v>
+      </c>
+      <c r="I92" s="98"/>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A93" s="92" t="s">
+        <v>86</v>
+      </c>
+      <c r="B93" s="99" t="s">
+        <v>88</v>
+      </c>
+      <c r="C93" s="100"/>
+      <c r="D93" s="100"/>
+      <c r="E93" s="101"/>
+      <c r="F93" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="G93" s="92">
+        <v>3</v>
+      </c>
+      <c r="H93" s="102"/>
+      <c r="I93" s="103"/>
+    </row>
+    <row r="94" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A94" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="B94" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C94" s="33"/>
+      <c r="D94" s="33"/>
+      <c r="E94" s="34"/>
+      <c r="F94" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G94" s="8">
+        <v>3</v>
+      </c>
+      <c r="H94" s="35"/>
+      <c r="I94" s="36"/>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A95" s="8"/>
+      <c r="B95" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="C95" s="33"/>
+      <c r="D95" s="33"/>
+      <c r="E95" s="34"/>
+      <c r="F95" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G95" s="8">
+        <v>3</v>
+      </c>
+      <c r="H95" s="35"/>
+      <c r="I95" s="36"/>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A96" s="8"/>
+      <c r="B96" s="32"/>
+      <c r="C96" s="33"/>
+      <c r="D96" s="33"/>
+      <c r="E96" s="34"/>
+      <c r="F96" s="8"/>
+      <c r="G96" s="8"/>
+      <c r="H96" s="35"/>
+      <c r="I96" s="36"/>
+    </row>
+    <row r="97" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="4"/>
+      <c r="B97" s="32"/>
+      <c r="C97" s="33"/>
+      <c r="D97" s="33"/>
+      <c r="E97" s="34"/>
+      <c r="F97" s="4"/>
+      <c r="G97" s="4">
+        <f>SUM(G91:G96)</f>
+        <v>17</v>
+      </c>
+      <c r="H97" s="35"/>
+      <c r="I97" s="36"/>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A99" s="76" t="s">
+        <v>150</v>
+      </c>
+      <c r="B99" s="77"/>
+      <c r="C99" s="77"/>
+      <c r="D99" s="77"/>
+      <c r="E99" s="77"/>
+      <c r="F99" s="77"/>
+      <c r="G99" s="77"/>
+      <c r="H99" s="77"/>
+      <c r="I99" s="78"/>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A100" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B100" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" s="80"/>
+      <c r="D100" s="80"/>
+      <c r="E100" s="81"/>
+      <c r="F100" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H100" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="I100" s="81"/>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A101" s="82" t="s">
+        <v>151</v>
+      </c>
+      <c r="B101" s="49" t="s">
+        <v>152</v>
+      </c>
+      <c r="C101" s="49"/>
+      <c r="D101" s="49"/>
+      <c r="E101" s="50"/>
+      <c r="F101" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G101" s="20">
+        <v>3</v>
+      </c>
+      <c r="H101" s="83"/>
+      <c r="I101" s="84"/>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A102" s="85" t="s">
+        <v>153</v>
+      </c>
+      <c r="B102" s="49" t="s">
+        <v>154</v>
+      </c>
+      <c r="C102" s="49"/>
+      <c r="D102" s="49"/>
+      <c r="E102" s="50"/>
+      <c r="F102" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G102" s="20">
+        <v>3</v>
+      </c>
+      <c r="H102" s="83"/>
+      <c r="I102" s="84"/>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A103" s="85" t="s">
+        <v>155</v>
+      </c>
+      <c r="B103" s="49" t="s">
+        <v>156</v>
+      </c>
+      <c r="C103" s="49"/>
+      <c r="D103" s="49"/>
+      <c r="E103" s="50"/>
+      <c r="F103" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G103" s="20">
+        <v>3</v>
+      </c>
+      <c r="H103" s="83"/>
+      <c r="I103" s="84"/>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A104" s="82" t="s">
+        <v>157</v>
+      </c>
+      <c r="B104" s="49" t="s">
+        <v>158</v>
+      </c>
+      <c r="C104" s="49"/>
+      <c r="D104" s="49"/>
+      <c r="E104" s="50"/>
+      <c r="F104" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G104" s="20">
+        <v>3</v>
+      </c>
+      <c r="H104" s="83"/>
+      <c r="I104" s="84"/>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A105" s="85" t="s">
+        <v>159</v>
+      </c>
+      <c r="B105" s="49" t="s">
+        <v>160</v>
+      </c>
+      <c r="C105" s="49"/>
+      <c r="D105" s="49"/>
+      <c r="E105" s="50"/>
+      <c r="F105" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G105" s="20">
+        <v>3</v>
+      </c>
+      <c r="H105" s="83"/>
+      <c r="I105" s="84"/>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A106" s="85" t="s">
+        <v>161</v>
+      </c>
+      <c r="B106" s="49" t="s">
+        <v>162</v>
+      </c>
+      <c r="C106" s="49"/>
+      <c r="D106" s="49"/>
+      <c r="E106" s="50"/>
+      <c r="F106" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G106" s="20">
+        <v>3</v>
+      </c>
+      <c r="H106" s="83"/>
+      <c r="I106" s="84"/>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A107" s="85" t="s">
+        <v>163</v>
+      </c>
+      <c r="B107" s="86" t="s">
+        <v>164</v>
+      </c>
+      <c r="C107" s="41"/>
+      <c r="D107" s="41"/>
+      <c r="E107" s="41"/>
+      <c r="F107" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="G107" s="20">
+        <v>3</v>
+      </c>
+      <c r="H107" s="83"/>
+      <c r="I107" s="84"/>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A109" s="87" t="s">
+        <v>165</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="183">
+    <mergeCell ref="B105:E105"/>
+    <mergeCell ref="H105:I105"/>
+    <mergeCell ref="B106:E106"/>
+    <mergeCell ref="H106:I106"/>
+    <mergeCell ref="B107:E107"/>
+    <mergeCell ref="H107:I107"/>
+    <mergeCell ref="B102:E102"/>
+    <mergeCell ref="H102:I102"/>
+    <mergeCell ref="B103:E103"/>
+    <mergeCell ref="H103:I103"/>
+    <mergeCell ref="B104:E104"/>
+    <mergeCell ref="H104:I104"/>
+    <mergeCell ref="B97:E97"/>
+    <mergeCell ref="H97:I97"/>
+    <mergeCell ref="A99:I99"/>
+    <mergeCell ref="B100:E100"/>
+    <mergeCell ref="H100:I100"/>
+    <mergeCell ref="B101:E101"/>
+    <mergeCell ref="H101:I101"/>
+    <mergeCell ref="B94:E94"/>
+    <mergeCell ref="H94:I94"/>
+    <mergeCell ref="B95:E95"/>
+    <mergeCell ref="H95:I95"/>
+    <mergeCell ref="B96:E96"/>
+    <mergeCell ref="H96:I96"/>
+    <mergeCell ref="B91:E91"/>
+    <mergeCell ref="H91:I91"/>
+    <mergeCell ref="B92:E92"/>
+    <mergeCell ref="H92:I92"/>
+    <mergeCell ref="B93:E93"/>
+    <mergeCell ref="H93:I93"/>
+    <mergeCell ref="B87:E87"/>
+    <mergeCell ref="H87:I87"/>
+    <mergeCell ref="A89:I89"/>
+    <mergeCell ref="B90:E90"/>
+    <mergeCell ref="H90:I90"/>
+    <mergeCell ref="K90:L90"/>
+    <mergeCell ref="B84:E84"/>
+    <mergeCell ref="H84:I84"/>
+    <mergeCell ref="B85:E85"/>
+    <mergeCell ref="H85:I85"/>
+    <mergeCell ref="B86:E86"/>
+    <mergeCell ref="H86:I86"/>
+    <mergeCell ref="K80:L80"/>
+    <mergeCell ref="B81:E81"/>
+    <mergeCell ref="H81:I81"/>
+    <mergeCell ref="B82:E82"/>
+    <mergeCell ref="H82:I82"/>
+    <mergeCell ref="B83:E83"/>
+    <mergeCell ref="H83:I83"/>
+    <mergeCell ref="B76:E76"/>
+    <mergeCell ref="H76:I76"/>
+    <mergeCell ref="B77:E77"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="A79:I79"/>
+    <mergeCell ref="B80:E80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="B72:E72"/>
+    <mergeCell ref="H72:I72"/>
+    <mergeCell ref="A74:I74"/>
+    <mergeCell ref="B75:E75"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="K75:L75"/>
+    <mergeCell ref="B69:E69"/>
+    <mergeCell ref="H69:I69"/>
+    <mergeCell ref="B70:E70"/>
+    <mergeCell ref="H70:I70"/>
+    <mergeCell ref="B71:E71"/>
+    <mergeCell ref="H71:I71"/>
+    <mergeCell ref="B66:E66"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="B67:E67"/>
+    <mergeCell ref="H67:I67"/>
+    <mergeCell ref="B68:E68"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="K62:L62"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="H63:I63"/>
+    <mergeCell ref="B64:E64"/>
+    <mergeCell ref="H64:I64"/>
+    <mergeCell ref="B65:E65"/>
+    <mergeCell ref="H65:I65"/>
     <mergeCell ref="B58:E58"/>
-    <mergeCell ref="B83:E83"/>
-[...51 lines deleted...]
-    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="H58:I58"/>
+    <mergeCell ref="B59:E59"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="A61:I61"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="H62:I62"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="B56:E56"/>
     <mergeCell ref="H56:I56"/>
     <mergeCell ref="B57:E57"/>
     <mergeCell ref="H57:I57"/>
+    <mergeCell ref="B52:E52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="B53:E53"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="A49:I49"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="H50:I50"/>
     <mergeCell ref="K50:L50"/>
     <mergeCell ref="B51:E51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="B45:E45"/>
     <mergeCell ref="H45:I45"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="H46:I46"/>
     <mergeCell ref="B47:E47"/>
     <mergeCell ref="H47:I47"/>
-    <mergeCell ref="A49:I49"/>
-[...70 lines deleted...]
-    <mergeCell ref="H94:I94"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="A37:I37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="A27:I27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="A15:I15"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:F6"/>
+    <mergeCell ref="G6:H7"/>
+    <mergeCell ref="I6:I7"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H86:I86" r:id="rId1" location="Content_C002_Col00" display="Please see attached list of electives to choose from" xr:uid="{8AED9748-0D23-4EBF-B9EE-E1AEC72E55C1}"/>
+    <hyperlink ref="H86:I86" r:id="rId1" location="Content_C002_Col00" display="Please see attached list of electives to choose from" xr:uid="{19874F46-120F-4CDB-BA3E-6855C612A16A}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;10ENG&amp;R&amp;10&amp;P</oddFooter>
+    <oddFooter>&amp;L&amp;10ENG&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K0000FF Classification: Restricted&amp;R&amp;10&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ABA2D1D5511304BA91E57E6BD895BEA" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f25c61fd67a12b49a24fe2d63a62584c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e32fe15c-e984-4a12-a8de-97224a1e9c53" xmlns:ns3="8946117a-11c6-40dc-92ee-24007b458875" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f4c08c44d68216fb1449408c1503b37" ns2:_="" ns3:_="">
     <xsd:import namespace="e32fe15c-e984-4a12-a8de-97224a1e9c53"/>
     <xsd:import namespace="8946117a-11c6-40dc-92ee-24007b458875"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -3429,120 +6153,123 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8946117a-11c6-40dc-92ee-24007b458875" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e32fe15c-e984-4a12-a8de-97224a1e9c53">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CECAE78-F1BC-4C61-9689-AC4D88A7F43B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CB60592-C769-44A1-ABB3-CA986AC855B7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="8946117a-11c6-40dc-92ee-24007b458875"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="e32fe15c-e984-4a12-a8de-97224a1e9c53"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1165270A-FDBA-49CB-BF02-A27399FA4C6A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e32fe15c-e984-4a12-a8de-97224a1e9c53"/>
     <ds:schemaRef ds:uri="8946117a-11c6-40dc-92ee-24007b458875"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CB60592-C769-44A1-ABB3-CA986AC855B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CECAE78-F1BC-4C61-9689-AC4D88A7F43B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="8946117a-11c6-40dc-92ee-24007b458875"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e32fe15c-e984-4a12-a8de-97224a1e9c53"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>MESU</vt:lpstr>
+      <vt:lpstr>MESU (IDMS)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tan Tri Cia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>