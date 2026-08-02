--- v0 (2025-12-12)
+++ v1 (2026-08-02)
@@ -505,61 +505,61 @@
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E95AD5" w:rsidRPr="00A4484C" w:rsidSect="00BE78E4">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1106" w:right="1134" w:bottom="1134" w:left="1134" w:header="425" w:footer="215" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DC69C13" w14:textId="77777777" w:rsidR="008A727C" w:rsidRDefault="008A727C" w:rsidP="00FB0B51">
+    <w:p w14:paraId="307E865F" w14:textId="77777777" w:rsidR="008F30F2" w:rsidRDefault="008F30F2" w:rsidP="00FB0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D39D01B" w14:textId="77777777" w:rsidR="008A727C" w:rsidRDefault="008A727C" w:rsidP="00FB0B51">
+    <w:p w14:paraId="6D8378FF" w14:textId="77777777" w:rsidR="008F30F2" w:rsidRDefault="008F30F2" w:rsidP="00FB0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -605,51 +605,51 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04D3A86B" w14:textId="5FE9F05D" w:rsidR="00B926DD" w:rsidRDefault="004C5402">
+  <w:p w14:paraId="04D3A86B" w14:textId="5FE9F05D" w:rsidR="00B926DD" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="718007300"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00B926DD">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00B926DD">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00B926DD">
@@ -698,123 +698,137 @@
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="110"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="77907A3B" w14:textId="77777777" w:rsidR="00B926DD" w:rsidRPr="002E27A0" w:rsidRDefault="00B926DD" w:rsidP="0062206B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5940"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CD9842C" w14:textId="77777777" w:rsidR="008A727C" w:rsidRDefault="008A727C" w:rsidP="00FB0B51">
+    <w:p w14:paraId="03BB2483" w14:textId="77777777" w:rsidR="008F30F2" w:rsidRDefault="008F30F2" w:rsidP="00FB0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DE01A15" w14:textId="77777777" w:rsidR="008A727C" w:rsidRDefault="008A727C" w:rsidP="00FB0B51">
+    <w:p w14:paraId="3476F3CA" w14:textId="77777777" w:rsidR="008F30F2" w:rsidRDefault="008F30F2" w:rsidP="00FB0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A17481E" w14:textId="501220A5" w:rsidR="00B926DD" w:rsidRPr="00F92DBB" w:rsidRDefault="004C5402">
+  <w:p w14:paraId="3A17481E" w14:textId="5487FE27" w:rsidR="00B926DD" w:rsidRPr="00F92DBB" w:rsidRDefault="004C5402">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:t>AI-for-X Postdoctoral Fellowship</w:t>
     </w:r>
     <w:r w:rsidR="00BE78E4" w:rsidRPr="00FE0CA9">
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:t>AI4X-PDF</w:t>
     </w:r>
     <w:r w:rsidR="00BE78E4" w:rsidRPr="00FE0CA9">
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">) </w:t>
     </w:r>
     <w:r w:rsidR="00B926DD" w:rsidRPr="00F92DBB">
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:t>Application</w:t>
     </w:r>
     <w:r w:rsidR="00BE78E4">
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2025 @ NTU Singapore</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00E93203">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00BE78E4">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t xml:space="preserve"> @ NTU Singapore</w:t>
     </w:r>
     <w:r w:rsidR="00B926DD" w:rsidRPr="00F92DBB">
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B926DD" w:rsidRPr="00F92DBB">
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7974BC0C" w14:textId="77777777" w:rsidR="00B926DD" w:rsidRPr="006607EB" w:rsidRDefault="00B926DD" w:rsidP="008233CA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-46"/>
@@ -3218,51 +3232,51 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="761295161">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="688677348">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1711110169">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="30885907">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="508065093">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="169223299">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="158"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -3438,83 +3452,85 @@
     <w:rsid w:val="007D1BFD"/>
     <w:rsid w:val="007D2A2C"/>
     <w:rsid w:val="007D7296"/>
     <w:rsid w:val="007F0ABF"/>
     <w:rsid w:val="00801FE1"/>
     <w:rsid w:val="008215C4"/>
     <w:rsid w:val="008233CA"/>
     <w:rsid w:val="0082401B"/>
     <w:rsid w:val="008256CF"/>
     <w:rsid w:val="00825CC4"/>
     <w:rsid w:val="008446EA"/>
     <w:rsid w:val="0084741F"/>
     <w:rsid w:val="008645B9"/>
     <w:rsid w:val="00872C61"/>
     <w:rsid w:val="00874D8B"/>
     <w:rsid w:val="0087783C"/>
     <w:rsid w:val="00885241"/>
     <w:rsid w:val="008A1537"/>
     <w:rsid w:val="008A4141"/>
     <w:rsid w:val="008A727C"/>
     <w:rsid w:val="008B503F"/>
     <w:rsid w:val="008B54D7"/>
     <w:rsid w:val="008C0648"/>
     <w:rsid w:val="008C6B04"/>
     <w:rsid w:val="008F0BC6"/>
+    <w:rsid w:val="008F30F2"/>
     <w:rsid w:val="008F7E66"/>
     <w:rsid w:val="00900079"/>
     <w:rsid w:val="00900969"/>
     <w:rsid w:val="00923B12"/>
     <w:rsid w:val="00932E18"/>
     <w:rsid w:val="0093617F"/>
     <w:rsid w:val="009417BB"/>
     <w:rsid w:val="00967CC7"/>
     <w:rsid w:val="00982A51"/>
     <w:rsid w:val="00985927"/>
     <w:rsid w:val="00986D96"/>
     <w:rsid w:val="009953BB"/>
     <w:rsid w:val="00997305"/>
     <w:rsid w:val="009A641F"/>
     <w:rsid w:val="009A6A53"/>
     <w:rsid w:val="009C3D17"/>
     <w:rsid w:val="009E587F"/>
     <w:rsid w:val="009F4E6F"/>
     <w:rsid w:val="009F642B"/>
     <w:rsid w:val="00A00E97"/>
     <w:rsid w:val="00A030C5"/>
     <w:rsid w:val="00A03E7E"/>
     <w:rsid w:val="00A05836"/>
     <w:rsid w:val="00A116E3"/>
     <w:rsid w:val="00A154D9"/>
     <w:rsid w:val="00A32366"/>
     <w:rsid w:val="00A438C4"/>
     <w:rsid w:val="00A44301"/>
     <w:rsid w:val="00A4484C"/>
     <w:rsid w:val="00A47A4D"/>
     <w:rsid w:val="00A51C15"/>
     <w:rsid w:val="00A577D8"/>
     <w:rsid w:val="00A6457F"/>
+    <w:rsid w:val="00A67314"/>
     <w:rsid w:val="00A727B1"/>
     <w:rsid w:val="00A86DBF"/>
     <w:rsid w:val="00AA1D78"/>
     <w:rsid w:val="00AC1FE2"/>
     <w:rsid w:val="00AC5693"/>
     <w:rsid w:val="00AC5CCF"/>
     <w:rsid w:val="00AD2B44"/>
     <w:rsid w:val="00AE029B"/>
     <w:rsid w:val="00AE560C"/>
     <w:rsid w:val="00AE7CEE"/>
     <w:rsid w:val="00AF0F63"/>
     <w:rsid w:val="00B13AD0"/>
     <w:rsid w:val="00B215F2"/>
     <w:rsid w:val="00B21C89"/>
     <w:rsid w:val="00B335D8"/>
     <w:rsid w:val="00B42589"/>
     <w:rsid w:val="00B431BE"/>
     <w:rsid w:val="00B4544D"/>
     <w:rsid w:val="00B56745"/>
     <w:rsid w:val="00B6187B"/>
     <w:rsid w:val="00B63F2C"/>
     <w:rsid w:val="00B67984"/>
     <w:rsid w:val="00B73420"/>
     <w:rsid w:val="00B75E5B"/>
     <w:rsid w:val="00B80A06"/>
@@ -3554,50 +3570,51 @@
     <w:rsid w:val="00D04077"/>
     <w:rsid w:val="00D06DAA"/>
     <w:rsid w:val="00D1061F"/>
     <w:rsid w:val="00D226F7"/>
     <w:rsid w:val="00D24104"/>
     <w:rsid w:val="00D367F6"/>
     <w:rsid w:val="00D43D2D"/>
     <w:rsid w:val="00D6131B"/>
     <w:rsid w:val="00D64401"/>
     <w:rsid w:val="00DD2477"/>
     <w:rsid w:val="00DD2CFF"/>
     <w:rsid w:val="00DE5F86"/>
     <w:rsid w:val="00DF0E2D"/>
     <w:rsid w:val="00DF48D5"/>
     <w:rsid w:val="00E15E79"/>
     <w:rsid w:val="00E371C0"/>
     <w:rsid w:val="00E417E8"/>
     <w:rsid w:val="00E44061"/>
     <w:rsid w:val="00E54D50"/>
     <w:rsid w:val="00E65E3B"/>
     <w:rsid w:val="00E67883"/>
     <w:rsid w:val="00E7184D"/>
     <w:rsid w:val="00E733F6"/>
     <w:rsid w:val="00E74460"/>
     <w:rsid w:val="00E830ED"/>
+    <w:rsid w:val="00E93203"/>
     <w:rsid w:val="00E95AD5"/>
     <w:rsid w:val="00EB5C55"/>
     <w:rsid w:val="00EC041E"/>
     <w:rsid w:val="00EE12C8"/>
     <w:rsid w:val="00EE591C"/>
     <w:rsid w:val="00EF195B"/>
     <w:rsid w:val="00F01A6A"/>
     <w:rsid w:val="00F02B8F"/>
     <w:rsid w:val="00F04570"/>
     <w:rsid w:val="00F102CC"/>
     <w:rsid w:val="00F115C3"/>
     <w:rsid w:val="00F14199"/>
     <w:rsid w:val="00F3376D"/>
     <w:rsid w:val="00F359C2"/>
     <w:rsid w:val="00F41782"/>
     <w:rsid w:val="00F55CD0"/>
     <w:rsid w:val="00F7332F"/>
     <w:rsid w:val="00F92DBB"/>
     <w:rsid w:val="00FA5774"/>
     <w:rsid w:val="00FB0B51"/>
     <w:rsid w:val="00FB2ED9"/>
     <w:rsid w:val="00FC0E37"/>
     <w:rsid w:val="00FC2CDE"/>
     <w:rsid w:val="00FC7564"/>
     <w:rsid w:val="00FF017A"/>
@@ -4726,50 +4743,72 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009DF321A5AA348F49B7DF103EF62B38FB" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6532fcc963ed02f41bddd7033fdbf5b1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5ad683f9960e82da6e9b9359a73af5a" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -4857,112 +4896,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFEDA203-2A98-44AE-9172-AB4659E84B53}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35A492B5-CA3D-47A9-8A08-B8167F75FE34}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EA9F57A-C9AE-4999-84C5-2C7D85BE1877}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFE300D5-F2F3-4154-B294-A0D0CFD1789F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...24 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>73</Words>
   <Characters>421</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>